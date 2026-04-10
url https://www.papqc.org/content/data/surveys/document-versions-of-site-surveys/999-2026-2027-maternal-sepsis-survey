--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -330,165 +330,101 @@
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 1 - Structure Measure Survey Questions (Milestone 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAB57B8" w14:textId="73B3E0E1" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="009D7D84" w:rsidP="00624F5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 2 - Outcome and Process Data Measures (Milestone 4 - formerly submitted in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00624F5C">
+        <w:t xml:space="preserve">Section 2 - Outcome and Process Data Measures (Milestone 4 - formerly submitted in LifeQI) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750E704" w14:textId="709087BA" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="009D7D84" w:rsidP="00624F5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LifeQI</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...8 lines deleted...]
-        </w:numPr>
+        <w:t>Section 3 - QI Report Out narrative questions (Milestone 2 - formerly submitted in LifeQI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0430AF" w14:textId="77777777" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="009D7D84" w:rsidP="009D7D84">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 3 - QI Report Out narrative questions (Milestone 2 - formerly submitted in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00624F5C">
+        <w:t xml:space="preserve">Please follow the instructions for each section to complete your submission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8CF209" w14:textId="5946744D" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="009D7D84" w:rsidP="009D7D84">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LifeQI</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> submissions, please adjust your workflows to ensure the person completing the survey has the necessary outcome or process measure data. To simplify your submission process, we strongly recommend using this Maternal Sepsis Worksheet to collect your answers for each section before completing the survey.</w:t>
+        <w:t>Note: If your team historically has had different individuals completing the survey and LifeQI submissions, please adjust your workflows to ensure the person completing the survey has the necessary outcome or process measure data. To simplify your submission process, we strongly recommend using this Maternal Sepsis Worksheet to collect your answers for each section before completing the survey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269837E4" w14:textId="25FA79EE" w:rsidR="00237DF0" w:rsidRPr="00237DF0" w:rsidRDefault="00624F5C" w:rsidP="00237DF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Reporting Timeframe and Hospital Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CEB2AC" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A95049" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
@@ -626,67 +562,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E48B20A" w14:textId="54358EFF" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For each of the Structure Measure questions, rate progress towards putting and keeping the structure measure fully in place on a scale from 1, not yet started, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, fully in place. </w:t>
+        <w:t xml:space="preserve">For each of the Structure Measure questions, rate progress towards putting and keeping the structure measure fully in place on a scale from 1, not yet started, to  5, fully in place. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64871BF7" w14:textId="77777777" w:rsidR="00624F5C" w:rsidRPr="0060131A" w:rsidRDefault="00624F5C" w:rsidP="0060131A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39401DBE" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
@@ -2363,211 +2283,219 @@
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please select </w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least one</w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> of the outcome or process measures in this section to enter data for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDE44B5" w14:textId="0EA107FC" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
+    <w:p w14:paraId="4DDE44B5" w14:textId="0EA107FC" w:rsidR="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: This section of the survey includes the data and outcome measures that PQC teams have historically entered in </w:t>
-[...120 lines deleted...]
-      <w:pPr>
+        <w:t>Note: This section of the survey includes the data and outcome measures that PQC teams have historically entered in LifeQI. If your team has had different individuals completing the survey and LifeQI submissions, please adjust your workflows to ensure the person completing the survey has the necessary outcome or process measure data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F4B655" w14:textId="77777777" w:rsidR="00F80C59" w:rsidRPr="00515A05" w:rsidRDefault="00F80C59" w:rsidP="00F80C59">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F11E04">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00515A05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F11E04">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please enter numbers only in </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F11E04">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515A05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Admission</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fields</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – no symbols or text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F89F418" w14:textId="570C1E0E" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23019377" w14:textId="6A1A524B" w:rsidR="00237DF0" w:rsidRDefault="00F11E04" w:rsidP="00237B72">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11E04">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patients Diagnosed with Sepsis During the Birth Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5822EFB5" w14:textId="50C54BE8" w:rsidR="0050349E" w:rsidRPr="00624F5C" w:rsidRDefault="0050349E" w:rsidP="005B4926">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:t>Please identify the numerator and denominator below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1EE4EF" w14:textId="1A37FC05" w:rsidR="00624F5C" w:rsidRDefault="00237B72" w:rsidP="00237B72">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -3004,51 +2932,51 @@
     </w:p>
     <w:p w14:paraId="43750143" w14:textId="77777777" w:rsidR="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="00F87F31">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109899C0" w14:textId="36F3D667" w:rsidR="0080642B" w:rsidRPr="00FF656A" w:rsidRDefault="0080642B" w:rsidP="00237B72">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF656A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Provider and Nursing Education on Respectful and Equitable Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4BB2A7" w14:textId="70DFA8F1" w:rsidR="0026571B" w:rsidRDefault="00FF656A" w:rsidP="0026571B">
+    <w:p w14:paraId="0D4BB2A7" w14:textId="6FFCE050" w:rsidR="0026571B" w:rsidRDefault="00FF656A" w:rsidP="0026571B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F6115A5" wp14:editId="2FE8384C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>266700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>697865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -3089,89 +3017,81 @@
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3E40FC47" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:21pt;margin-top:54.95pt;width:103.5pt;height:31.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAIujvu90AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDVAFO41SABIciDpRKXJ1460TE62C7bfh7lhMcd3Y086Zez34UR4xp&#10;CKThelGAQOqCHchp2L0/Xd2BSNmQNWMg1PCNCdbN+VltKhtO9IbHbXaCQyhVRkOf81RJmboevUmL&#10;MCHxbx+iN5nP6KSN5sThfpRlUdxIbwbiht5M+Nhj97k9eA2te5gVbdzG98/Zhd3Hy+uXj1pfXsz3&#10;KxAZ5/xnhl98RoeGmdpwIJvEqGFZ8pTMeqEUCDaUS8VKy8ptqUA2tfw/ofkBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA7sYxdGACAAAeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAIujvu90AAAAKAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00062051" w:rsidRPr="00624F5C">
         <w:t>At the end of this reporting period, what cumulative proportion of OB clinicians ha</w:t>
       </w:r>
       <w:r w:rsidR="00071C60" w:rsidRPr="00624F5C">
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidR="00062051" w:rsidRPr="00624F5C">
-        <w:t xml:space="preserve"> received in the last 2 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> education program on respectful and equitable care?</w:t>
+        <w:t xml:space="preserve"> received in the last 2 years education program on respectful and equitable care?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA58AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(please enter actual percentage of staff educated – no rounding)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BD9484" w14:textId="269FB4CC" w:rsidR="00FF656A" w:rsidRPr="00624F5C" w:rsidRDefault="00FF656A" w:rsidP="00FF656A">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F00FFC" w14:textId="0A724104" w:rsidR="0080642B" w:rsidRPr="00062051" w:rsidRDefault="0080642B" w:rsidP="00237B72">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062051">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OB Provider and Nursing Education on Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8C2603" w14:textId="3F78102F" w:rsidR="00FF656A" w:rsidRDefault="0080642B" w:rsidP="00FF656A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0080642B">
         <w:t>At the end of this reporting period, what cumulative proportion of OB clinicians ha</w:t>
       </w:r>
       <w:r w:rsidR="00071C60">
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidRPr="0080642B">
         <w:t xml:space="preserve"> received in the last 2 years education on the recognition of and/or unit-standard response to suspected and confirmed obstetric sepsis?</w:t>
       </w:r>
       <w:r w:rsidR="00FF656A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF656A" w:rsidRPr="00AA58AA">
         <w:rPr>
@@ -3418,77 +3338,63 @@
     <w:p w14:paraId="09738E7A" w14:textId="77777777" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="00237B72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB20B9C" w14:textId="368C2494" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="00237B72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Denominator = </w:t>
       </w:r>
       <w:r w:rsidRPr="00237B72">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">All diagnosed instances of obstetric patients with sepsis during the reporting </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">All diagnosed instances of obstetric patients with sepsis during the reporting period, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00237B72">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">period, </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> those that occurred prenatally,</w:t>
+        <w:t>including those that occurred prenatally,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237B72">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>during the birth admission,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237B72">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>and postpartum</w:t>
       </w:r>
@@ -3832,61 +3738,61 @@
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006869D8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>On this topic, our team would most like to learn from our peers (based on your team’s challenges and successes)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006869D8" w:rsidRPr="0015635A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F80AF2E" w14:textId="77777777" w:rsidR="00B94AAE" w:rsidRDefault="00B94AAE" w:rsidP="005815BC">
+    <w:p w14:paraId="10AC6641" w14:textId="77777777" w:rsidR="005D0C15" w:rsidRDefault="005D0C15" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F312F36" w14:textId="77777777" w:rsidR="00B94AAE" w:rsidRDefault="00B94AAE" w:rsidP="005815BC">
+    <w:p w14:paraId="4131354F" w14:textId="77777777" w:rsidR="005D0C15" w:rsidRDefault="005D0C15" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4037,61 +3943,61 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="021E7350" w14:textId="77777777" w:rsidR="005815BC" w:rsidRDefault="005815BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44156B56" w14:textId="77777777" w:rsidR="00B94AAE" w:rsidRDefault="00B94AAE" w:rsidP="005815BC">
+    <w:p w14:paraId="2D9A350D" w14:textId="77777777" w:rsidR="005D0C15" w:rsidRDefault="005D0C15" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E590E09" w14:textId="77777777" w:rsidR="00B94AAE" w:rsidRDefault="00B94AAE" w:rsidP="005815BC">
+    <w:p w14:paraId="51B7993D" w14:textId="77777777" w:rsidR="005D0C15" w:rsidRDefault="005D0C15" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="795ED67E" w14:textId="3673017C" w:rsidR="005815BC" w:rsidRPr="001F033B" w:rsidRDefault="00237DF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -4633,127 +4539,130 @@
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361831372">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="577404077">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="81420197">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="93015899">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="242108182">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35481"/>
     <w:rsid w:val="00062051"/>
     <w:rsid w:val="00071C60"/>
     <w:rsid w:val="000C166A"/>
     <w:rsid w:val="0015635A"/>
     <w:rsid w:val="001A1392"/>
     <w:rsid w:val="001C16C2"/>
     <w:rsid w:val="001F033B"/>
     <w:rsid w:val="00214B24"/>
     <w:rsid w:val="00226CBF"/>
     <w:rsid w:val="00237B72"/>
     <w:rsid w:val="00237DF0"/>
     <w:rsid w:val="00254A60"/>
     <w:rsid w:val="0026571B"/>
     <w:rsid w:val="003461F4"/>
     <w:rsid w:val="00362E75"/>
     <w:rsid w:val="00380CCB"/>
     <w:rsid w:val="00442050"/>
     <w:rsid w:val="0050349E"/>
     <w:rsid w:val="00524F19"/>
     <w:rsid w:val="00550A7D"/>
+    <w:rsid w:val="00564258"/>
     <w:rsid w:val="005815BC"/>
     <w:rsid w:val="00592F84"/>
     <w:rsid w:val="005B4926"/>
     <w:rsid w:val="005C2E5A"/>
+    <w:rsid w:val="005D0C15"/>
     <w:rsid w:val="0060131A"/>
     <w:rsid w:val="00624F5C"/>
     <w:rsid w:val="006355D7"/>
     <w:rsid w:val="006869D8"/>
     <w:rsid w:val="00733D96"/>
     <w:rsid w:val="007A3CC1"/>
     <w:rsid w:val="0080642B"/>
     <w:rsid w:val="008C0D21"/>
     <w:rsid w:val="008D1E2D"/>
     <w:rsid w:val="00927FE2"/>
     <w:rsid w:val="009D6E0C"/>
     <w:rsid w:val="009D711B"/>
     <w:rsid w:val="009D7D84"/>
     <w:rsid w:val="00A2524D"/>
     <w:rsid w:val="00A438B3"/>
     <w:rsid w:val="00A71FB2"/>
     <w:rsid w:val="00AA58AA"/>
     <w:rsid w:val="00AD600E"/>
     <w:rsid w:val="00B61315"/>
     <w:rsid w:val="00B94AAE"/>
     <w:rsid w:val="00B97A17"/>
     <w:rsid w:val="00BC7D43"/>
     <w:rsid w:val="00C071A8"/>
     <w:rsid w:val="00C35481"/>
     <w:rsid w:val="00C7291F"/>
     <w:rsid w:val="00D00CE5"/>
+    <w:rsid w:val="00D178CC"/>
     <w:rsid w:val="00D5409F"/>
     <w:rsid w:val="00DB37C8"/>
     <w:rsid w:val="00DF0D3A"/>
     <w:rsid w:val="00F11E04"/>
     <w:rsid w:val="00F201DA"/>
     <w:rsid w:val="00F25E3E"/>
+    <w:rsid w:val="00F80C59"/>
     <w:rsid w:val="00F87F31"/>
     <w:rsid w:val="00FF656A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6041,72 +5950,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1082</Words>
-  <Characters>6174</Characters>
+  <Words>1186</Words>
+  <Characters>6147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>162</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7242</CharactersWithSpaces>
+  <CharactersWithSpaces>7171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lisa Boyd</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>