--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -91,51 +91,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipH="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="45085" cy="8595360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk99653096"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="168319E0" w14:textId="6B941958" w:rsidR="00A67DBA" w:rsidRPr="00C05C11" w:rsidRDefault="00A67DBA" w:rsidP="00F55C62">
+    <w:p w14:paraId="488EC5A3" w14:textId="77777777" w:rsidR="00965065" w:rsidRDefault="00A67DBA" w:rsidP="00F55C62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>PA PQC</w:t>
       </w:r>
       <w:r w:rsidR="00BA4B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -181,880 +181,623 @@
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Designations</w:t>
       </w:r>
       <w:r w:rsidR="00B50121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Packet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB5D8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00965065">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for Implementation Period July 1, 2026 – June 30, 2027</w:t>
+        <w:t xml:space="preserve">Informational </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Packet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5D8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Implementation Period </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168319E0" w14:textId="5FF802C2" w:rsidR="00A67DBA" w:rsidRPr="00C05C11" w:rsidRDefault="00CB5D8A" w:rsidP="00F55C62">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>July 1, 2026 – June 30, 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2652EC" w14:textId="3547D84A" w:rsidR="00A67DBA" w:rsidRDefault="00A67DBA" w:rsidP="00C07A75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-851725496"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="43B52D75" w14:textId="4A8D6ABC" w:rsidR="00287091" w:rsidRDefault="00A67DBA" w:rsidP="00287091">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="59BEC4E6" w14:textId="172B74EB" w:rsidR="00200F23" w:rsidRDefault="00A67DBA">
+        <w:p w14:paraId="720C3ABF" w14:textId="22931E5F" w:rsidR="00641F40" w:rsidRDefault="00A67DBA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc221021670" w:history="1">
-            <w:r w:rsidR="00200F23" w:rsidRPr="00142A6F">
+          <w:hyperlink w:anchor="_Toc233641977" w:history="1">
+            <w:r w:rsidR="00641F40" w:rsidRPr="00AD5C10">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PA PQC Designations Overview</w:t>
             </w:r>
-            <w:r w:rsidR="00200F23">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00200F23">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00200F23">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221021670 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00200F23">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233641977 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00200F23">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C400BC">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00200F23">
+            <w:r w:rsidR="00641F40">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="069498CE" w14:textId="1D51931A" w:rsidR="00200F23" w:rsidRDefault="00200F23">
+        <w:p w14:paraId="5A369CAF" w14:textId="1B9C145D" w:rsidR="00641F40" w:rsidRDefault="00641F40">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221021671" w:history="1">
-            <w:r w:rsidRPr="00142A6F">
+          <w:hyperlink w:anchor="_Toc233641978" w:history="1">
+            <w:r w:rsidRPr="00AD5C10">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quality Improvement Milestones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221021671 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233641978 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C400BC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DB6C3DF" w14:textId="56DE5E6B" w:rsidR="00200F23" w:rsidRDefault="00200F23">
+        <w:p w14:paraId="7C25C39B" w14:textId="3F9B8C1B" w:rsidR="00641F40" w:rsidRDefault="00641F40">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221021672" w:history="1">
-            <w:r w:rsidRPr="00142A6F">
+          <w:hyperlink w:anchor="_Toc233641979" w:history="1">
+            <w:r w:rsidRPr="00AD5C10">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dates to Remember</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221021672 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233641979 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C400BC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3784FBDB" w14:textId="3F108CB9" w:rsidR="00200F23" w:rsidRDefault="00200F23">
+        <w:p w14:paraId="4FCE0FF0" w14:textId="2AB31249" w:rsidR="00641F40" w:rsidRDefault="00641F40">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221021673" w:history="1">
-            <w:r w:rsidRPr="00142A6F">
+          <w:hyperlink w:anchor="_Toc233641980" w:history="1">
+            <w:r w:rsidRPr="00AD5C10">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Designations Rubrics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221021673 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233641980 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C400BC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03BEE318" w14:textId="2C6B42E1" w:rsidR="00200F23" w:rsidRDefault="00200F23">
+        <w:p w14:paraId="2F464321" w14:textId="1FAD2C7D" w:rsidR="00641F40" w:rsidRDefault="00641F40">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221021674" w:history="1">
-            <w:r w:rsidRPr="00142A6F">
+          <w:hyperlink w:anchor="_Toc233641981" w:history="1">
+            <w:r w:rsidRPr="00AD5C10">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Construct a SMART Goal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221021674 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233641981 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C400BC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D1ABDB9" w14:textId="31708ADB" w:rsidR="00200F23" w:rsidRDefault="00200F23">
-[...299 lines deleted...]
-        <w:p w14:paraId="74CD4F14" w14:textId="23195E95" w:rsidR="008D6E07" w:rsidRPr="008121B4" w:rsidRDefault="00A67DBA" w:rsidP="00F55C62">
+        <w:p w14:paraId="74CD4F14" w14:textId="358A13C5" w:rsidR="008D6E07" w:rsidRPr="008121B4" w:rsidRDefault="00A67DBA" w:rsidP="00F55C62">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="2" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="7D0244E7" w14:textId="77777777" w:rsidR="00C11277" w:rsidRDefault="00C11277" w:rsidP="00C11277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="766"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BEF893B" w14:textId="77777777" w:rsidR="00C11277" w:rsidRPr="003345BF" w:rsidRDefault="00C11277" w:rsidP="00C11277">
       <w:pPr>
         <w:ind w:left="406"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="779C9646" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRDefault="005A56B8" w:rsidP="00BA4B38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595E4CCF" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRDefault="005A56B8" w:rsidP="005A56B8"/>
     <w:p w14:paraId="79D964D4" w14:textId="3F984887" w:rsidR="00AF20F3" w:rsidRDefault="00AF20F3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC32373" w14:textId="30E9F2BD" w:rsidR="00BA4B38" w:rsidRPr="00DC1CEC" w:rsidRDefault="00C369C7" w:rsidP="00BA4B38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc221021670"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233641977"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PA PQC </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t xml:space="preserve">Designations </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6B711112" w14:textId="2F39FB78" w:rsidR="00702C7C" w:rsidRPr="00702C7C" w:rsidRDefault="6B16546A" w:rsidP="00702C7C">
+    <w:p w14:paraId="6B711112" w14:textId="5A1F0AF4" w:rsidR="00702C7C" w:rsidRPr="00702C7C" w:rsidRDefault="6B16546A" w:rsidP="00702C7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The designation levels are based on meeting the milestone criteria per established frequency over a 12-month period, starting with the July 2026 through June 2027 implementation period.</w:t>
       </w:r>
       <w:r w:rsidR="000D7A42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7A42" w:rsidRPr="00FF0D46">
-        <w:t xml:space="preserve">Designations will be initiative-specific, meaning milestones cannot be “mixed-and-matched” if a PA PQC Healthcare Team is participating in multiple initiatives. </w:t>
+        <w:t>Designations will be initiative-specific, meaning milestones cannot be “mixed-and-matched” if a PA PQC Healthcare Team is participating in multiple initiatives.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6B16546A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Initiatives in sustainment are not eligible for designation.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00702C7C" w:rsidRPr="00702C7C">
         <w:t>For the first year of designation recognition, PA PQC Healthcare Teams will receive a PA PQC banner with hospital name, initiative specific badge(s)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00702C7C" w:rsidRPr="00702C7C">
         <w:t>, a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00702C7C" w:rsidRPr="00702C7C">
@@ -1223,51 +966,51 @@
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F51FA24" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="005A56B8" w:rsidP="000B6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00277C5D">
               <w:t>Criteria: QI Participation, Patient Voice, </w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:t> Health Equity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44F1A736" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="00155161" w:rsidP="005A56B8">
+    <w:p w14:paraId="44F1A736" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="00FC7083" w:rsidP="005A56B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="05C6AE8E">
           <v:rect id="_x0000_i1025" alt="P129#yIS1" style="width:0;height:0" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#424753" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3322"/>
         <w:gridCol w:w="9968"/>
       </w:tblGrid>
@@ -1407,51 +1150,51 @@
             <w:r w:rsidRPr="00277C5D">
               <w:t>Criteria: QI Participation plus </w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>EITHER</w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:t> Patient Voice </w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00277C5D">
               <w:t> Health Equity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A383A64" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="00155161" w:rsidP="005A56B8">
+    <w:p w14:paraId="6A383A64" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="00FC7083" w:rsidP="005A56B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="32233615">
           <v:rect id="_x0000_i1026" alt="P136#yIS1" style="width:0;height:0" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#424753" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3322"/>
         <w:gridCol w:w="9968"/>
       </w:tblGrid>
@@ -1893,51 +1636,51 @@
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="007D5974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>. The “proof” will be evaluated by PA PQC staff based on the plan to determine whether the QI work meets the criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3724F8" w14:textId="404FB01F" w:rsidR="00AF20F3" w:rsidRPr="00AF20F3" w:rsidRDefault="00AF20F3" w:rsidP="00AF20F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc221021671"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233641978"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t>Quality Improvement Milestones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2E30B505" w14:textId="77777777" w:rsidR="00AF20F3" w:rsidRDefault="00AF20F3" w:rsidP="005A56B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="99"/>
         <w:tblW w:w="9622" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DCE2E9"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DCE2E9"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCE2E9"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DCE2E9"/>
         </w:tblBorders>
@@ -2652,99 +2395,99 @@
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5697C474" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRPr="00277C5D" w:rsidRDefault="005A56B8" w:rsidP="000B6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75C359BE" w14:textId="625324BF" w:rsidR="008B3EE2" w:rsidRPr="00C53C01" w:rsidRDefault="005A56B8" w:rsidP="00C53C01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                        </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Toc221021672"/>
     </w:p>
     <w:p w14:paraId="7360931E" w14:textId="49B40A4F" w:rsidR="00C53C01" w:rsidRPr="00C53C01" w:rsidRDefault="008B3EE2" w:rsidP="008B3EE2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The PA PQC implementation period in 2026-2027 is</w:t>
       </w:r>
       <w:r w:rsidR="00C53C01" w:rsidRPr="00C53C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> changing from April 1 – March 30 to July 1, 2026 - June 30, 2027</w:t>
       </w:r>
       <w:r w:rsidR="00C53C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. The quarterly milestone submission dates above and Designations deadlines below reflect this change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556DE55D" w14:textId="1C4748DF" w:rsidR="005A56B8" w:rsidRPr="005A56B8" w:rsidRDefault="005A56B8" w:rsidP="005A56B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc233641979"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t>Dates to Remember</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1CDED49A" w14:textId="77777777" w:rsidR="005A56B8" w:rsidRDefault="005A56B8" w:rsidP="005A56B8">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7404FA06" w14:textId="60F90416" w:rsidR="005A56B8" w:rsidRPr="00A52A20" w:rsidRDefault="005A56B8" w:rsidP="005A56B8">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52A20">
         <w:rPr>
@@ -2793,106 +2536,109 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="005A56B8">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00A716FC">
         <w:t xml:space="preserve">Designations Application </w:t>
       </w:r>
       <w:r w:rsidR="006270F4">
         <w:t xml:space="preserve">upload </w:t>
       </w:r>
       <w:r w:rsidR="00A716FC">
         <w:t>link</w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="005A56B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A716FC">
         <w:t>goes live</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F22586" w14:textId="785A5495" w:rsidR="005A56B8" w:rsidRDefault="00717BC5" w:rsidP="005A56B8">
+    <w:p w14:paraId="45F22586" w14:textId="0E71603E" w:rsidR="005A56B8" w:rsidRDefault="00717BC5" w:rsidP="005A56B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">August 31, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005A56B8" w:rsidRPr="005A56B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF5E08" w:rsidRPr="00BF5E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>by 11:59pm</w:t>
       </w:r>
       <w:r w:rsidR="00BF5E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="005A56B8">
         <w:t>– Submissions due</w:t>
       </w:r>
       <w:r w:rsidR="006270F4">
-        <w:t xml:space="preserve"> – upload entire designations packet WITH COMPLETED</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> – upload entire </w:t>
+      </w:r>
+      <w:r w:rsidR="00740D71">
+        <w:t>Designations Submission Packet</w:t>
       </w:r>
       <w:r w:rsidR="006270F4">
-        <w:t>DESIGNATIONS APPLICATION</w:t>
+        <w:t xml:space="preserve"> WITH </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5D37">
+        <w:t>ALL RELEVANT INITIATIVE APPLICATIONS FILLED OUT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504943C7" w14:textId="0EE7E14B" w:rsidR="00F873F2" w:rsidRPr="005A56B8" w:rsidRDefault="6B16546A" w:rsidP="59A8113C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B16546A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please be as specific as possible in your Designations Application. There will be </w:t>
       </w:r>
       <w:r w:rsidRPr="6B16546A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2964,120 +2710,140 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00BF5E08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A716FC" w:rsidRPr="00FB6C46">
         <w:t xml:space="preserve">Designations </w:t>
       </w:r>
       <w:r w:rsidR="002B38B1">
         <w:t>report submission</w:t>
       </w:r>
       <w:r w:rsidR="00A716FC" w:rsidRPr="00FB6C46">
         <w:t xml:space="preserve"> link goes live</w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4335B4A1" w14:textId="3C6BCAEB" w:rsidR="005A56B8" w:rsidRPr="00FB6C46" w:rsidRDefault="00E26E60" w:rsidP="005A56B8">
+    <w:p w14:paraId="4335B4A1" w14:textId="320D1FA1" w:rsidR="005A56B8" w:rsidRPr="00FB6C46" w:rsidRDefault="00E26E60" w:rsidP="000E5F53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">June 29, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F67917">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE2CC7" w:rsidRPr="00AE2CC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>by 11:59pm</w:t>
       </w:r>
       <w:r w:rsidR="00BF5E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
-        <w:t>– Submissions due</w:t>
+        <w:t xml:space="preserve">– Submissions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
+        <w:t>due</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5F53">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5F53">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E5F53">
+        <w:t xml:space="preserve"> upload entire Designations Submission Packet WITH ALL RELEVANT INITIATIVE </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5F53">
+        <w:t>REPORTS</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5F53">
+        <w:t xml:space="preserve"> FILLED OUT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5F4B71" w14:textId="28B50D80" w:rsidR="005A56B8" w:rsidRPr="00FB6C46" w:rsidRDefault="001E6F9B" w:rsidP="005A56B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>July 28, 202</w:t>
       </w:r>
       <w:r w:rsidR="00F67917">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A56B8" w:rsidRPr="00FB6C46">
         <w:t>– PA PQC staff will reach out with specific questions, as needed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B771FFC" w14:textId="7B552195" w:rsidR="00EC47D9" w:rsidRPr="00FB6C46" w:rsidRDefault="000733FA" w:rsidP="004975DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
@@ -3128,51 +2894,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C0BC68" w14:textId="6BDA0484" w:rsidR="0030148E" w:rsidRPr="000130C5" w:rsidRDefault="00A5123B" w:rsidP="000130C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc221021673"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233641980"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Designations</w:t>
       </w:r>
       <w:r w:rsidR="00AF20F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rubric</w:t>
       </w:r>
       <w:r w:rsidR="0030148E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -4517,51 +4283,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B477EC4" w14:textId="4BC5D4A8" w:rsidR="00A716FC" w:rsidRPr="00786487" w:rsidRDefault="00A716FC" w:rsidP="00786487">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc221021674"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233641981"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How to Construct a </w:t>
       </w:r>
       <w:r w:rsidR="009D29DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t>SMART Goal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="009D29DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D56283"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5099,2002 +4865,94 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ex: Within 3 months, the new referral loop protocol will be implemented and monitored for 3 months to determine sustainability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B02966" w14:textId="04D33BDC" w:rsidR="003740C2" w:rsidRPr="007F1F43" w:rsidRDefault="00A716FC" w:rsidP="007F1F43">
+    <w:p w14:paraId="6D73350D" w14:textId="416A5C38" w:rsidR="00A716FC" w:rsidRPr="003F589F" w:rsidRDefault="00A716FC" w:rsidP="003F589F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6C46">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
         </w:rPr>
         <w:t>Combining your answers from above, what is your team's SMART goal for health equity in your team's existing Maternal OUD QI work?</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc221021675"/>
     </w:p>
-    <w:p w14:paraId="73D1879A" w14:textId="18A901A1" w:rsidR="005A56B8" w:rsidRPr="005A56B8" w:rsidRDefault="00112421" w:rsidP="005A56B8">
-[...1910 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="00A716FC" w:rsidRPr="003F589F" w:rsidSect="008460B0">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="764CA407" w14:textId="77777777" w:rsidR="00155161" w:rsidRDefault="00155161" w:rsidP="00A461B2">
+    <w:p w14:paraId="5D48C7AD" w14:textId="77777777" w:rsidR="00FC7083" w:rsidRDefault="00FC7083" w:rsidP="00A461B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57DF560C" w14:textId="77777777" w:rsidR="00155161" w:rsidRDefault="00155161" w:rsidP="00A461B2">
+    <w:p w14:paraId="2DD845C8" w14:textId="77777777" w:rsidR="00FC7083" w:rsidRDefault="00FC7083" w:rsidP="00A461B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7238,61 +5096,61 @@
         <w:t>papqc@whamglobal.org</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00E7659A">
       <w:t xml:space="preserve"> |</w:t>
     </w:r>
     <w:r w:rsidR="008776B6">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="008776B6" w:rsidRPr="008776B6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>www.papqc.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A51AE15" w14:textId="77777777" w:rsidR="00155161" w:rsidRDefault="00155161" w:rsidP="00A461B2">
+    <w:p w14:paraId="333F3323" w14:textId="77777777" w:rsidR="00FC7083" w:rsidRDefault="00FC7083" w:rsidP="00A461B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25AB78F2" w14:textId="77777777" w:rsidR="00155161" w:rsidRDefault="00155161" w:rsidP="00A461B2">
+    <w:p w14:paraId="0EE7862A" w14:textId="77777777" w:rsidR="00FC7083" w:rsidRDefault="00FC7083" w:rsidP="00A461B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41673D98" w14:textId="6A83B85B" w:rsidR="00960D48" w:rsidRDefault="00960D48" w:rsidP="007C269D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F76FBBF" wp14:editId="66B13C6B">
@@ -7333,168 +5191,180 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A446A7A" w14:textId="77777777" w:rsidR="007C269D" w:rsidRDefault="007C269D" w:rsidP="007C269D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763B97EF" w14:textId="48349300" w:rsidR="007C269D" w:rsidRPr="007C269D" w:rsidRDefault="00A716FC">
+  <w:p w14:paraId="763B97EF" w14:textId="7517F663" w:rsidR="007C269D" w:rsidRPr="005762E9" w:rsidRDefault="00A716FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Designations</w:t>
+    </w:r>
+    <w:r w:rsidR="00641F40">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="D56283"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Informational</w:t>
     </w:r>
     <w:r w:rsidR="00F55C62">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> Packet for PA PQC</w:t>
     </w:r>
     <w:r w:rsidR="00BA4B38">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> Healthcare Teams</w:t>
     </w:r>
     <w:r w:rsidR="65F81D53" w:rsidRPr="65F81D53">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">                       </w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="005A2CAA">
+    <w:r w:rsidR="00641F40">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">rev. </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D24D33">
+    <w:r w:rsidR="005A2CAA" w:rsidRPr="005762E9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">rev. </w:t>
     </w:r>
-    <w:r w:rsidR="00F354DD">
+    <w:r w:rsidR="00641F40" w:rsidRPr="005762E9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>6.29</w:t>
     </w:r>
-    <w:r w:rsidR="005A56B8">
+    <w:r w:rsidR="005A56B8" w:rsidRPr="005762E9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="00200F23">
+    <w:r w:rsidR="00200F23" w:rsidRPr="005762E9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="D56283"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="68DA0A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -10378,74 +8248,76 @@
     <w:rsid w:val="00037B21"/>
     <w:rsid w:val="00040859"/>
     <w:rsid w:val="00046D38"/>
     <w:rsid w:val="000479A4"/>
     <w:rsid w:val="00051F73"/>
     <w:rsid w:val="00052492"/>
     <w:rsid w:val="0005392D"/>
     <w:rsid w:val="0006099A"/>
     <w:rsid w:val="00061C1A"/>
     <w:rsid w:val="0006468C"/>
     <w:rsid w:val="0006686C"/>
     <w:rsid w:val="000712B1"/>
     <w:rsid w:val="00071955"/>
     <w:rsid w:val="000733FA"/>
     <w:rsid w:val="00074B48"/>
     <w:rsid w:val="000765E9"/>
     <w:rsid w:val="0007747D"/>
     <w:rsid w:val="0008083C"/>
     <w:rsid w:val="000813EC"/>
     <w:rsid w:val="00083C83"/>
     <w:rsid w:val="00084212"/>
     <w:rsid w:val="00086328"/>
     <w:rsid w:val="0009056F"/>
     <w:rsid w:val="000928B1"/>
     <w:rsid w:val="00092C1B"/>
+    <w:rsid w:val="000A1BA4"/>
     <w:rsid w:val="000A20AE"/>
     <w:rsid w:val="000A231C"/>
     <w:rsid w:val="000A4E59"/>
     <w:rsid w:val="000A7B66"/>
     <w:rsid w:val="000B25EC"/>
     <w:rsid w:val="000B52C7"/>
     <w:rsid w:val="000B60C8"/>
     <w:rsid w:val="000B63C0"/>
     <w:rsid w:val="000B77B5"/>
     <w:rsid w:val="000C356D"/>
     <w:rsid w:val="000C5243"/>
     <w:rsid w:val="000C5BC0"/>
     <w:rsid w:val="000C671E"/>
     <w:rsid w:val="000C7B95"/>
     <w:rsid w:val="000D13FF"/>
     <w:rsid w:val="000D21FB"/>
     <w:rsid w:val="000D372A"/>
     <w:rsid w:val="000D6208"/>
     <w:rsid w:val="000D7A42"/>
     <w:rsid w:val="000E099A"/>
     <w:rsid w:val="000E0CDA"/>
     <w:rsid w:val="000E2527"/>
     <w:rsid w:val="000E303A"/>
     <w:rsid w:val="000E547E"/>
+    <w:rsid w:val="000E5F53"/>
     <w:rsid w:val="000F2189"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="00100510"/>
     <w:rsid w:val="00101E6B"/>
     <w:rsid w:val="0010611A"/>
     <w:rsid w:val="00107E64"/>
     <w:rsid w:val="00111280"/>
     <w:rsid w:val="00112421"/>
     <w:rsid w:val="001128E9"/>
     <w:rsid w:val="001216DB"/>
     <w:rsid w:val="001241CE"/>
     <w:rsid w:val="00127A65"/>
     <w:rsid w:val="00133391"/>
     <w:rsid w:val="001373A0"/>
     <w:rsid w:val="00137ACB"/>
     <w:rsid w:val="00143623"/>
     <w:rsid w:val="00147999"/>
     <w:rsid w:val="00154F0B"/>
     <w:rsid w:val="00155161"/>
     <w:rsid w:val="00156AAE"/>
     <w:rsid w:val="0015767D"/>
     <w:rsid w:val="001654E1"/>
     <w:rsid w:val="0017235E"/>
     <w:rsid w:val="00172C33"/>
     <w:rsid w:val="00176287"/>
@@ -10491,54 +8363,56 @@
     <w:rsid w:val="00237613"/>
     <w:rsid w:val="002404C4"/>
     <w:rsid w:val="0024285C"/>
     <w:rsid w:val="00245036"/>
     <w:rsid w:val="00246156"/>
     <w:rsid w:val="00247FEE"/>
     <w:rsid w:val="00250949"/>
     <w:rsid w:val="0025125A"/>
     <w:rsid w:val="00251878"/>
     <w:rsid w:val="002564C3"/>
     <w:rsid w:val="00256AC4"/>
     <w:rsid w:val="002603FC"/>
     <w:rsid w:val="0026163E"/>
     <w:rsid w:val="00263A27"/>
     <w:rsid w:val="00265418"/>
     <w:rsid w:val="002654A8"/>
     <w:rsid w:val="0026561C"/>
     <w:rsid w:val="00267D39"/>
     <w:rsid w:val="00270B71"/>
     <w:rsid w:val="002779F2"/>
     <w:rsid w:val="00277C5D"/>
     <w:rsid w:val="0028013B"/>
     <w:rsid w:val="00282F8F"/>
     <w:rsid w:val="00284C9F"/>
     <w:rsid w:val="00287091"/>
+    <w:rsid w:val="002928E6"/>
     <w:rsid w:val="00294CF2"/>
     <w:rsid w:val="002A1F41"/>
     <w:rsid w:val="002A349D"/>
     <w:rsid w:val="002A5E7D"/>
+    <w:rsid w:val="002A7DE0"/>
     <w:rsid w:val="002B2EA5"/>
     <w:rsid w:val="002B38B1"/>
     <w:rsid w:val="002B6044"/>
     <w:rsid w:val="002C0B28"/>
     <w:rsid w:val="002D2DDD"/>
     <w:rsid w:val="002D3B99"/>
     <w:rsid w:val="002D3FCE"/>
     <w:rsid w:val="002D6F46"/>
     <w:rsid w:val="002D755E"/>
     <w:rsid w:val="002E3DC9"/>
     <w:rsid w:val="002E4B93"/>
     <w:rsid w:val="002E5482"/>
     <w:rsid w:val="002E5A26"/>
     <w:rsid w:val="002E663E"/>
     <w:rsid w:val="002F2230"/>
     <w:rsid w:val="002F3F7C"/>
     <w:rsid w:val="002F4EF0"/>
     <w:rsid w:val="002F7828"/>
     <w:rsid w:val="0030148E"/>
     <w:rsid w:val="00306B72"/>
     <w:rsid w:val="0031230E"/>
     <w:rsid w:val="00315F0E"/>
     <w:rsid w:val="00315FFA"/>
     <w:rsid w:val="0032315E"/>
     <w:rsid w:val="00326376"/>
@@ -10546,69 +8420,71 @@
     <w:rsid w:val="003331E6"/>
     <w:rsid w:val="003345BF"/>
     <w:rsid w:val="003352E6"/>
     <w:rsid w:val="00335534"/>
     <w:rsid w:val="00337D7D"/>
     <w:rsid w:val="00342465"/>
     <w:rsid w:val="00343355"/>
     <w:rsid w:val="00345126"/>
     <w:rsid w:val="00346647"/>
     <w:rsid w:val="00346EBC"/>
     <w:rsid w:val="0035091E"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00356B8A"/>
     <w:rsid w:val="0035704B"/>
     <w:rsid w:val="003614B0"/>
     <w:rsid w:val="003641CE"/>
     <w:rsid w:val="00364FB4"/>
     <w:rsid w:val="0036669E"/>
     <w:rsid w:val="003740C2"/>
     <w:rsid w:val="00375B91"/>
     <w:rsid w:val="003773F9"/>
     <w:rsid w:val="0038480C"/>
     <w:rsid w:val="00394488"/>
     <w:rsid w:val="003A1934"/>
     <w:rsid w:val="003A427A"/>
+    <w:rsid w:val="003A5D37"/>
     <w:rsid w:val="003A7935"/>
     <w:rsid w:val="003B47E8"/>
     <w:rsid w:val="003B4B83"/>
     <w:rsid w:val="003B5B93"/>
     <w:rsid w:val="003B621C"/>
     <w:rsid w:val="003C02D9"/>
     <w:rsid w:val="003C0D70"/>
     <w:rsid w:val="003C1CF3"/>
     <w:rsid w:val="003C43F9"/>
     <w:rsid w:val="003C57E6"/>
     <w:rsid w:val="003C65FB"/>
     <w:rsid w:val="003C75E7"/>
     <w:rsid w:val="003D20BA"/>
     <w:rsid w:val="003D4FF3"/>
     <w:rsid w:val="003D7F84"/>
     <w:rsid w:val="003E01EE"/>
     <w:rsid w:val="003E1A08"/>
     <w:rsid w:val="003E4A66"/>
     <w:rsid w:val="003E6F83"/>
+    <w:rsid w:val="003F589F"/>
     <w:rsid w:val="003F6E6A"/>
     <w:rsid w:val="00400317"/>
     <w:rsid w:val="004004D1"/>
     <w:rsid w:val="00402C8D"/>
     <w:rsid w:val="00405187"/>
     <w:rsid w:val="004064C2"/>
     <w:rsid w:val="00406E7D"/>
     <w:rsid w:val="00407EDA"/>
     <w:rsid w:val="004129C2"/>
     <w:rsid w:val="004138DB"/>
     <w:rsid w:val="004164B0"/>
     <w:rsid w:val="00420883"/>
     <w:rsid w:val="00422DF3"/>
     <w:rsid w:val="004235A8"/>
     <w:rsid w:val="004253EE"/>
     <w:rsid w:val="004306FA"/>
     <w:rsid w:val="004314FE"/>
     <w:rsid w:val="00431A97"/>
     <w:rsid w:val="00431CC4"/>
     <w:rsid w:val="00432BE0"/>
     <w:rsid w:val="00432F69"/>
     <w:rsid w:val="00434A2C"/>
     <w:rsid w:val="00437533"/>
     <w:rsid w:val="004407B6"/>
     <w:rsid w:val="00441854"/>
@@ -10650,111 +8526,115 @@
     <w:rsid w:val="004D2616"/>
     <w:rsid w:val="004D263B"/>
     <w:rsid w:val="004E13BA"/>
     <w:rsid w:val="004E1DAD"/>
     <w:rsid w:val="004E3A82"/>
     <w:rsid w:val="004E5FE7"/>
     <w:rsid w:val="004E6E0D"/>
     <w:rsid w:val="004F0B9F"/>
     <w:rsid w:val="004F415F"/>
     <w:rsid w:val="004F6D33"/>
     <w:rsid w:val="00503834"/>
     <w:rsid w:val="00504643"/>
     <w:rsid w:val="005113DB"/>
     <w:rsid w:val="00513E20"/>
     <w:rsid w:val="00514858"/>
     <w:rsid w:val="005160EE"/>
     <w:rsid w:val="00521E90"/>
     <w:rsid w:val="00523417"/>
     <w:rsid w:val="00523676"/>
     <w:rsid w:val="005273FA"/>
     <w:rsid w:val="0052753B"/>
     <w:rsid w:val="005315FF"/>
     <w:rsid w:val="005331FB"/>
     <w:rsid w:val="005339AB"/>
     <w:rsid w:val="00533BF9"/>
+    <w:rsid w:val="005375A6"/>
     <w:rsid w:val="00537D95"/>
     <w:rsid w:val="00537FEC"/>
     <w:rsid w:val="00540D77"/>
     <w:rsid w:val="00544DB5"/>
     <w:rsid w:val="00545A63"/>
     <w:rsid w:val="00547C06"/>
     <w:rsid w:val="00553B2A"/>
     <w:rsid w:val="00557374"/>
     <w:rsid w:val="00557410"/>
     <w:rsid w:val="0056142E"/>
+    <w:rsid w:val="0056144F"/>
     <w:rsid w:val="005625B4"/>
     <w:rsid w:val="0056417C"/>
     <w:rsid w:val="005742C0"/>
     <w:rsid w:val="00575D90"/>
+    <w:rsid w:val="005762E9"/>
     <w:rsid w:val="0057686F"/>
     <w:rsid w:val="00580D9A"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="005818AE"/>
     <w:rsid w:val="00582360"/>
     <w:rsid w:val="00583D2F"/>
     <w:rsid w:val="00583D35"/>
     <w:rsid w:val="00585378"/>
     <w:rsid w:val="00593C5F"/>
     <w:rsid w:val="00597139"/>
     <w:rsid w:val="005A1BDB"/>
     <w:rsid w:val="005A2480"/>
     <w:rsid w:val="005A27BB"/>
     <w:rsid w:val="005A2CAA"/>
     <w:rsid w:val="005A56B8"/>
     <w:rsid w:val="005A59FB"/>
     <w:rsid w:val="005B13DE"/>
     <w:rsid w:val="005B1C7B"/>
     <w:rsid w:val="005C3D76"/>
     <w:rsid w:val="005C44BB"/>
     <w:rsid w:val="005D28E7"/>
     <w:rsid w:val="005D43A2"/>
     <w:rsid w:val="005D5C13"/>
     <w:rsid w:val="005D7C5D"/>
     <w:rsid w:val="005E1A49"/>
     <w:rsid w:val="005E3EEB"/>
     <w:rsid w:val="005E70A2"/>
     <w:rsid w:val="005E7AC6"/>
     <w:rsid w:val="005F1BBD"/>
     <w:rsid w:val="005F1BDF"/>
     <w:rsid w:val="005F2F13"/>
     <w:rsid w:val="005F3768"/>
     <w:rsid w:val="005F5A51"/>
     <w:rsid w:val="005F7253"/>
     <w:rsid w:val="005F7E36"/>
     <w:rsid w:val="00602884"/>
     <w:rsid w:val="00603FF9"/>
     <w:rsid w:val="0061198F"/>
     <w:rsid w:val="006137ED"/>
     <w:rsid w:val="00615247"/>
     <w:rsid w:val="0061648D"/>
     <w:rsid w:val="00624648"/>
     <w:rsid w:val="006270F4"/>
     <w:rsid w:val="006308EF"/>
     <w:rsid w:val="00633FE1"/>
     <w:rsid w:val="006348DD"/>
     <w:rsid w:val="0064069D"/>
+    <w:rsid w:val="00641F40"/>
     <w:rsid w:val="00653F17"/>
     <w:rsid w:val="00654155"/>
     <w:rsid w:val="006611EC"/>
     <w:rsid w:val="00662FF4"/>
     <w:rsid w:val="00664BBB"/>
     <w:rsid w:val="00666882"/>
     <w:rsid w:val="006716BD"/>
     <w:rsid w:val="00675472"/>
     <w:rsid w:val="00675BC0"/>
     <w:rsid w:val="0068063C"/>
     <w:rsid w:val="00680BEF"/>
     <w:rsid w:val="00685626"/>
     <w:rsid w:val="006856AC"/>
     <w:rsid w:val="00687C81"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="0069240D"/>
     <w:rsid w:val="0069247B"/>
     <w:rsid w:val="00693C65"/>
     <w:rsid w:val="00695533"/>
     <w:rsid w:val="00697238"/>
     <w:rsid w:val="006A0921"/>
     <w:rsid w:val="006A179A"/>
     <w:rsid w:val="006A319D"/>
     <w:rsid w:val="006A3AA7"/>
     <w:rsid w:val="006A4AF6"/>
@@ -10771,76 +8651,78 @@
     <w:rsid w:val="006D62C5"/>
     <w:rsid w:val="006E09E1"/>
     <w:rsid w:val="006E2B1D"/>
     <w:rsid w:val="006E73B8"/>
     <w:rsid w:val="006F4499"/>
     <w:rsid w:val="007017C8"/>
     <w:rsid w:val="00702C7C"/>
     <w:rsid w:val="00702F5D"/>
     <w:rsid w:val="0071014B"/>
     <w:rsid w:val="00712D7E"/>
     <w:rsid w:val="00713479"/>
     <w:rsid w:val="00714C20"/>
     <w:rsid w:val="00716C26"/>
     <w:rsid w:val="007173DB"/>
     <w:rsid w:val="00717BC5"/>
     <w:rsid w:val="007204DA"/>
     <w:rsid w:val="0072066B"/>
     <w:rsid w:val="00721251"/>
     <w:rsid w:val="007213B9"/>
     <w:rsid w:val="00721C59"/>
     <w:rsid w:val="00723D5E"/>
     <w:rsid w:val="0072468C"/>
     <w:rsid w:val="007327B4"/>
     <w:rsid w:val="00733427"/>
     <w:rsid w:val="00736158"/>
+    <w:rsid w:val="00740D71"/>
     <w:rsid w:val="00741E98"/>
     <w:rsid w:val="00742B91"/>
     <w:rsid w:val="00744356"/>
     <w:rsid w:val="007457EB"/>
     <w:rsid w:val="00745DE2"/>
     <w:rsid w:val="00746CFA"/>
     <w:rsid w:val="00747962"/>
     <w:rsid w:val="00751179"/>
     <w:rsid w:val="007550AE"/>
     <w:rsid w:val="00757015"/>
     <w:rsid w:val="00761F45"/>
     <w:rsid w:val="007641A1"/>
     <w:rsid w:val="00764968"/>
     <w:rsid w:val="007713EB"/>
     <w:rsid w:val="00773272"/>
     <w:rsid w:val="00776EE3"/>
     <w:rsid w:val="00782475"/>
     <w:rsid w:val="00782F4C"/>
     <w:rsid w:val="0078317D"/>
     <w:rsid w:val="00786487"/>
     <w:rsid w:val="00793BB9"/>
     <w:rsid w:val="00796345"/>
     <w:rsid w:val="007A1E97"/>
     <w:rsid w:val="007A20DA"/>
     <w:rsid w:val="007B11C1"/>
     <w:rsid w:val="007B3145"/>
+    <w:rsid w:val="007B58CF"/>
     <w:rsid w:val="007B6027"/>
     <w:rsid w:val="007C269D"/>
     <w:rsid w:val="007C2ABF"/>
     <w:rsid w:val="007C4CB2"/>
     <w:rsid w:val="007C4F5B"/>
     <w:rsid w:val="007C56CF"/>
     <w:rsid w:val="007C6F70"/>
     <w:rsid w:val="007C7E34"/>
     <w:rsid w:val="007D057D"/>
     <w:rsid w:val="007D05B8"/>
     <w:rsid w:val="007D1301"/>
     <w:rsid w:val="007D5974"/>
     <w:rsid w:val="007D5B43"/>
     <w:rsid w:val="007D63D7"/>
     <w:rsid w:val="007D751B"/>
     <w:rsid w:val="007D7784"/>
     <w:rsid w:val="007E091D"/>
     <w:rsid w:val="007E1682"/>
     <w:rsid w:val="007E20B5"/>
     <w:rsid w:val="007E27E7"/>
     <w:rsid w:val="007E2FA7"/>
     <w:rsid w:val="007E3B0E"/>
     <w:rsid w:val="007E6E9B"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007F1F43"/>
@@ -10867,94 +8749,97 @@
     <w:rsid w:val="008472E6"/>
     <w:rsid w:val="00847B2D"/>
     <w:rsid w:val="00851049"/>
     <w:rsid w:val="00853C2F"/>
     <w:rsid w:val="00853F86"/>
     <w:rsid w:val="0085490E"/>
     <w:rsid w:val="008560FE"/>
     <w:rsid w:val="00856F9A"/>
     <w:rsid w:val="00863F9E"/>
     <w:rsid w:val="00866456"/>
     <w:rsid w:val="00867411"/>
     <w:rsid w:val="00867B49"/>
     <w:rsid w:val="00872903"/>
     <w:rsid w:val="00875DAD"/>
     <w:rsid w:val="00876DC2"/>
     <w:rsid w:val="008776B6"/>
     <w:rsid w:val="00882649"/>
     <w:rsid w:val="00884EC1"/>
     <w:rsid w:val="00885227"/>
     <w:rsid w:val="008853DA"/>
     <w:rsid w:val="00885982"/>
     <w:rsid w:val="008873A1"/>
     <w:rsid w:val="008874FF"/>
     <w:rsid w:val="00890827"/>
     <w:rsid w:val="008914C6"/>
+    <w:rsid w:val="00892012"/>
     <w:rsid w:val="00892949"/>
     <w:rsid w:val="008A226A"/>
     <w:rsid w:val="008A3C17"/>
     <w:rsid w:val="008A672D"/>
     <w:rsid w:val="008A78FC"/>
     <w:rsid w:val="008A7B82"/>
     <w:rsid w:val="008B083B"/>
     <w:rsid w:val="008B0ED6"/>
     <w:rsid w:val="008B3EE2"/>
     <w:rsid w:val="008B65F3"/>
     <w:rsid w:val="008C1FAB"/>
     <w:rsid w:val="008C29BA"/>
     <w:rsid w:val="008D3E2D"/>
     <w:rsid w:val="008D6761"/>
     <w:rsid w:val="008D6E07"/>
     <w:rsid w:val="008E1FE7"/>
     <w:rsid w:val="008E3205"/>
     <w:rsid w:val="008E51D5"/>
     <w:rsid w:val="008F40BF"/>
     <w:rsid w:val="008F52FD"/>
     <w:rsid w:val="008F5D60"/>
     <w:rsid w:val="008F7079"/>
     <w:rsid w:val="0090533F"/>
     <w:rsid w:val="00905645"/>
+    <w:rsid w:val="00906EB2"/>
     <w:rsid w:val="009106ED"/>
     <w:rsid w:val="00910F83"/>
     <w:rsid w:val="00912196"/>
     <w:rsid w:val="00914681"/>
     <w:rsid w:val="009169FB"/>
     <w:rsid w:val="00920466"/>
     <w:rsid w:val="00920D80"/>
     <w:rsid w:val="00921BB1"/>
     <w:rsid w:val="00924491"/>
     <w:rsid w:val="00925B5B"/>
     <w:rsid w:val="00926ECA"/>
     <w:rsid w:val="00936AFD"/>
     <w:rsid w:val="00937350"/>
     <w:rsid w:val="00941B9B"/>
     <w:rsid w:val="00943240"/>
     <w:rsid w:val="0095243B"/>
     <w:rsid w:val="00960D48"/>
     <w:rsid w:val="00963348"/>
     <w:rsid w:val="009633D4"/>
     <w:rsid w:val="009648EC"/>
+    <w:rsid w:val="00965065"/>
     <w:rsid w:val="009672AC"/>
     <w:rsid w:val="00973C35"/>
     <w:rsid w:val="0098189D"/>
     <w:rsid w:val="00982778"/>
     <w:rsid w:val="00983580"/>
     <w:rsid w:val="0098553D"/>
     <w:rsid w:val="009858C8"/>
     <w:rsid w:val="009861A0"/>
     <w:rsid w:val="0098679B"/>
     <w:rsid w:val="00987607"/>
     <w:rsid w:val="009931C1"/>
     <w:rsid w:val="00994968"/>
     <w:rsid w:val="009962E4"/>
     <w:rsid w:val="009962E6"/>
     <w:rsid w:val="00997571"/>
     <w:rsid w:val="009A0A90"/>
     <w:rsid w:val="009A18E1"/>
     <w:rsid w:val="009A6824"/>
     <w:rsid w:val="009B080A"/>
     <w:rsid w:val="009B125A"/>
     <w:rsid w:val="009B1CC5"/>
     <w:rsid w:val="009B1F17"/>
     <w:rsid w:val="009B4113"/>
     <w:rsid w:val="009C316B"/>
     <w:rsid w:val="009C356D"/>
@@ -11270,50 +9155,51 @@
     <w:rsid w:val="00DE4F36"/>
     <w:rsid w:val="00DE64D9"/>
     <w:rsid w:val="00DE729D"/>
     <w:rsid w:val="00DF10F4"/>
     <w:rsid w:val="00DF2B83"/>
     <w:rsid w:val="00DF708C"/>
     <w:rsid w:val="00DF7CED"/>
     <w:rsid w:val="00DF7F45"/>
     <w:rsid w:val="00E008F3"/>
     <w:rsid w:val="00E115AB"/>
     <w:rsid w:val="00E12E34"/>
     <w:rsid w:val="00E15553"/>
     <w:rsid w:val="00E179A9"/>
     <w:rsid w:val="00E211D1"/>
     <w:rsid w:val="00E214DC"/>
     <w:rsid w:val="00E2171D"/>
     <w:rsid w:val="00E24F72"/>
     <w:rsid w:val="00E25E64"/>
     <w:rsid w:val="00E268DB"/>
     <w:rsid w:val="00E26E60"/>
     <w:rsid w:val="00E31131"/>
     <w:rsid w:val="00E33ED4"/>
     <w:rsid w:val="00E4110B"/>
     <w:rsid w:val="00E42A96"/>
     <w:rsid w:val="00E43F4F"/>
+    <w:rsid w:val="00E44C8F"/>
     <w:rsid w:val="00E479D3"/>
     <w:rsid w:val="00E503D3"/>
     <w:rsid w:val="00E5457B"/>
     <w:rsid w:val="00E55915"/>
     <w:rsid w:val="00E57366"/>
     <w:rsid w:val="00E57A76"/>
     <w:rsid w:val="00E6104A"/>
     <w:rsid w:val="00E64FFE"/>
     <w:rsid w:val="00E67134"/>
     <w:rsid w:val="00E70886"/>
     <w:rsid w:val="00E711A8"/>
     <w:rsid w:val="00E75FF5"/>
     <w:rsid w:val="00E7659A"/>
     <w:rsid w:val="00E76D33"/>
     <w:rsid w:val="00E76E40"/>
     <w:rsid w:val="00E77B28"/>
     <w:rsid w:val="00E80950"/>
     <w:rsid w:val="00E82BB3"/>
     <w:rsid w:val="00E96F0B"/>
     <w:rsid w:val="00EA0B5E"/>
     <w:rsid w:val="00EA3F5C"/>
     <w:rsid w:val="00EA6C74"/>
     <w:rsid w:val="00EA6CF7"/>
     <w:rsid w:val="00EB03DE"/>
     <w:rsid w:val="00EB1A86"/>
@@ -11360,50 +9246,51 @@
     <w:rsid w:val="00F66D30"/>
     <w:rsid w:val="00F67917"/>
     <w:rsid w:val="00F73A76"/>
     <w:rsid w:val="00F74F82"/>
     <w:rsid w:val="00F81EDA"/>
     <w:rsid w:val="00F84DAB"/>
     <w:rsid w:val="00F873F2"/>
     <w:rsid w:val="00F91F6A"/>
     <w:rsid w:val="00F949CF"/>
     <w:rsid w:val="00F97D43"/>
     <w:rsid w:val="00FA0FEC"/>
     <w:rsid w:val="00FA238D"/>
     <w:rsid w:val="00FA376C"/>
     <w:rsid w:val="00FB15D9"/>
     <w:rsid w:val="00FB1FBB"/>
     <w:rsid w:val="00FB2027"/>
     <w:rsid w:val="00FB31E8"/>
     <w:rsid w:val="00FB3AAC"/>
     <w:rsid w:val="00FB650C"/>
     <w:rsid w:val="00FB686E"/>
     <w:rsid w:val="00FB6C46"/>
     <w:rsid w:val="00FC15EA"/>
     <w:rsid w:val="00FC244F"/>
     <w:rsid w:val="00FC2684"/>
     <w:rsid w:val="00FC4621"/>
+    <w:rsid w:val="00FC7083"/>
     <w:rsid w:val="00FD180F"/>
     <w:rsid w:val="00FD5283"/>
     <w:rsid w:val="00FD5492"/>
     <w:rsid w:val="00FE0473"/>
     <w:rsid w:val="00FE452C"/>
     <w:rsid w:val="00FE4C49"/>
     <w:rsid w:val="00FE4D14"/>
     <w:rsid w:val="00FE65C5"/>
     <w:rsid w:val="00FF7737"/>
     <w:rsid w:val="00FF7E0B"/>
     <w:rsid w:val="0163565A"/>
     <w:rsid w:val="05C1E9F6"/>
     <w:rsid w:val="07EC3C71"/>
     <w:rsid w:val="0EE5B2EA"/>
     <w:rsid w:val="134D6B75"/>
     <w:rsid w:val="185C440A"/>
     <w:rsid w:val="1A02CB23"/>
     <w:rsid w:val="2427CADD"/>
     <w:rsid w:val="289AE3AA"/>
     <w:rsid w:val="28AD91BB"/>
     <w:rsid w:val="33D3C581"/>
     <w:rsid w:val="3A7CEED3"/>
     <w:rsid w:val="42C2FAF5"/>
     <w:rsid w:val="48A9006E"/>
     <w:rsid w:val="497281D2"/>
@@ -17648,51 +15535,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1800341751">
           <w:marLeft w:val="1152"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="40"/>
           <w:marBottom w:val="80"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papqc.org/initiatives/maternal-sepsis/urgent-maternal-warning-signs-sprint-materials/umws-sprint-check-in-1-1/952-action-plan-template-1/file" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/topics/racism-bias-discrimination/health-disparities-defined" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virginiamasoninstitute.org/capturing-patient-voice-part-1/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/topics/racism-bias-discrimination/health-disparities-defined" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papqc.org/initiatives/maternal-sepsis/urgent-maternal-warning-signs-sprint-materials/umws-sprint-check-in-1-1/952-action-plan-template-1/file" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virginiamasoninstitute.org/capturing-patient-voice-part-1/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papqc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papqc@whamglobal.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -17940,71 +15827,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F8F0A8C-69F2-460C-929B-BB1FF71236D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17222</Characters>
+  <Pages>8</Pages>
+  <Words>1882</Words>
+  <Characters>10732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20203</CharactersWithSpaces>
+  <CharactersWithSpaces>12589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Robert Ferguson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>