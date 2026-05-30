--- v0 (2025-10-15)
+++ v1 (2026-05-30)
@@ -2,147 +2,163 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{10A68F52-A362-4EBE-95B0-007FF5DA2384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wopi.dropbox.com/wopi/files/oid_17468337161155937280/WOPIServiceId_TP_DROPBOX_PLUS/WOPIUserId_-/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{D6628C85-05E5-444D-BEA3-2D4D85DACD05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7D215105-ABA3-4AA6-B41C-B50CFD6E53F6}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{ABE45AD3-F36F-4280-AFF3-D9DD94AE7114}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{ABE45AD3-F36F-4280-AFF3-D9DD94AE7114}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Credentials</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Site/Hospital</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Alternative Email</t>
   </si>
   <si>
     <t>Data Champion</t>
   </si>
   <si>
     <t>Champion</t>
   </si>
   <si>
-    <t>Sepsis Team Role</t>
-[...1 lines deleted...]
-  <si>
     <t>OUD Team Role</t>
-  </si>
-[...1 lines deleted...]
-    <t>Safe Sleep Team Role</t>
   </si>
   <si>
     <t>NAS Team Role</t>
   </si>
   <si>
     <t>PAPQC Champion Admin</t>
   </si>
   <si>
-    <t>Sepsis Key Contact</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OUD Key Contact </t>
-  </si>
-[...1 lines deleted...]
-    <t>Safe Sleep Key Contact</t>
   </si>
   <si>
     <t>NAS Key Contact</t>
   </si>
   <si>
-    <t>Sepsis Team Member</t>
-[...1 lines deleted...]
-  <si>
     <t>OUD Team Member</t>
-  </si>
-[...1 lines deleted...]
-    <t>Safe Sleep Team Member</t>
   </si>
   <si>
     <t>NAS Team Member</t>
   </si>
   <si>
     <t>Maternal Provider Champion</t>
   </si>
   <si>
     <t xml:space="preserve">Neonatal Provider Champion </t>
   </si>
   <si>
     <t>N/A</t>
+  </si>
+  <si>
+    <t>PPDT Team Role</t>
+  </si>
+  <si>
+    <t>PPDT Key Contact</t>
+  </si>
+  <si>
+    <t>Perinatal Depression Team Role</t>
+  </si>
+  <si>
+    <t>PPDT Team Member</t>
+  </si>
+  <si>
+    <t>Perinatal Depression Key Contact</t>
+  </si>
+  <si>
+    <t>Perinatal Depression Team Member</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -250,51 +266,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF073763"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -303,219 +319,250 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -577,51 +624,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -719,140 +766,140 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{550BDCF1-9BEC-450E-82DC-47F1338868BB}">
-  <dimension ref="A1:CN25"/>
+  <dimension ref="A1:CM25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L22" sqref="L22"/>
+    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="85" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="P1" sqref="P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.81640625" style="9" customWidth="1"/>
     <col min="2" max="2" width="14.08984375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.26953125" style="9" customWidth="1"/>
     <col min="4" max="4" width="17.90625" customWidth="1"/>
     <col min="5" max="5" width="30.26953125" customWidth="1"/>
     <col min="6" max="6" width="27.81640625" customWidth="1"/>
     <col min="7" max="7" width="20.36328125" customWidth="1"/>
     <col min="8" max="8" width="29.08984375" customWidth="1"/>
     <col min="9" max="9" width="24.453125" customWidth="1"/>
     <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.26953125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.90625" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92" s="1" customFormat="1" ht="78.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:91" s="1" customFormat="1" ht="78.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="K1" s="14" t="s">
+      <c r="L1" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="L1" s="15" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="M1" s="31" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M2" s="24"/>
+    <row r="2" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="21"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
@@ -887,1128 +934,1116 @@
       <c r="BO2" s="1"/>
       <c r="BP2" s="1"/>
       <c r="BQ2" s="1"/>
       <c r="BR2" s="1"/>
       <c r="BS2" s="1"/>
       <c r="BT2" s="1"/>
       <c r="BU2" s="1"/>
       <c r="BV2" s="1"/>
       <c r="BW2" s="1"/>
       <c r="BX2" s="1"/>
       <c r="BY2" s="1"/>
       <c r="BZ2" s="1"/>
       <c r="CA2" s="1"/>
       <c r="CB2" s="1"/>
       <c r="CC2" s="1"/>
       <c r="CD2" s="1"/>
       <c r="CE2" s="1"/>
       <c r="CF2" s="1"/>
       <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
       <c r="CK2" s="1"/>
       <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
-      <c r="CN2" s="1"/>
     </row>
-    <row r="3" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M3" s="24"/>
+    <row r="3" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="30"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
-      <c r="W3" s="1"/>
-      <c r="X3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1"/>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
       <c r="AU3" s="1"/>
       <c r="AV3" s="1"/>
       <c r="AW3" s="1"/>
       <c r="AX3" s="1"/>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
       <c r="BA3" s="1"/>
       <c r="BB3" s="1"/>
       <c r="BC3" s="1"/>
       <c r="BD3" s="1"/>
       <c r="BE3" s="1"/>
       <c r="BF3" s="1"/>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="1"/>
       <c r="BS3" s="1"/>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1"/>
-      <c r="BV3" s="1"/>
+      <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
-      <c r="CH3" s="3"/>
+      <c r="CH3" s="1"/>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1"/>
       <c r="CK3" s="1"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1"/>
-      <c r="CN3" s="1"/>
     </row>
-    <row r="4" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M4" s="24"/>
+    <row r="4" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="30"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-      <c r="W4" s="1"/>
-      <c r="X4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
       <c r="AW4" s="1"/>
       <c r="AX4" s="1"/>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
       <c r="BJ4" s="1"/>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1"/>
       <c r="BM4" s="1"/>
-      <c r="BN4" s="1"/>
-[...2 lines deleted...]
-      <c r="BQ4" s="8"/>
+      <c r="BN4" s="8"/>
+      <c r="BO4" s="1"/>
+      <c r="BP4" s="8"/>
+      <c r="BQ4" s="1"/>
       <c r="BR4" s="1"/>
       <c r="BS4" s="1"/>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1"/>
-      <c r="BV4" s="1"/>
+      <c r="BV4" s="3"/>
       <c r="BW4" s="3"/>
       <c r="BX4" s="3"/>
       <c r="BY4" s="3"/>
       <c r="BZ4" s="3"/>
       <c r="CA4" s="3"/>
       <c r="CB4" s="3"/>
       <c r="CC4" s="3"/>
       <c r="CD4" s="3"/>
       <c r="CE4" s="3"/>
       <c r="CF4" s="3"/>
       <c r="CG4" s="3"/>
-      <c r="CH4" s="3"/>
+      <c r="CH4" s="1"/>
       <c r="CI4" s="1"/>
       <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1"/>
-      <c r="CN4" s="1"/>
     </row>
-    <row r="5" spans="1:92" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="X5" s="4"/>
+    <row r="5" spans="1:91" x14ac:dyDescent="0.35">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="30"/>
+      <c r="W5" s="4"/>
+      <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
-      <c r="CH5" s="5"/>
     </row>
-    <row r="6" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M6" s="24"/>
+    <row r="6" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="30"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
-      <c r="W6" s="1"/>
-      <c r="X6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
       <c r="AR6" s="1"/>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1"/>
       <c r="AU6" s="1"/>
       <c r="AV6" s="1"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
       <c r="AZ6" s="1"/>
       <c r="BA6" s="1"/>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1"/>
       <c r="BD6" s="1"/>
       <c r="BE6" s="1"/>
       <c r="BF6" s="1"/>
       <c r="BG6" s="1"/>
       <c r="BH6" s="1"/>
       <c r="BI6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
       <c r="BN6" s="1"/>
       <c r="BO6" s="1"/>
       <c r="BP6" s="1"/>
       <c r="BQ6" s="1"/>
       <c r="BR6" s="1"/>
       <c r="BS6" s="1"/>
       <c r="BT6" s="1"/>
       <c r="BU6" s="1"/>
-      <c r="BV6" s="1"/>
+      <c r="BV6" s="3"/>
       <c r="BW6" s="3"/>
       <c r="BX6" s="3"/>
       <c r="BY6" s="3"/>
       <c r="BZ6" s="3"/>
       <c r="CA6" s="3"/>
       <c r="CB6" s="3"/>
       <c r="CC6" s="3"/>
       <c r="CD6" s="3"/>
       <c r="CE6" s="3"/>
       <c r="CF6" s="3"/>
       <c r="CG6" s="3"/>
-      <c r="CH6" s="3"/>
+      <c r="CH6" s="1"/>
       <c r="CI6" s="1"/>
       <c r="CJ6" s="1"/>
       <c r="CK6" s="1"/>
       <c r="CL6" s="1"/>
       <c r="CM6" s="1"/>
-      <c r="CN6" s="1"/>
     </row>
-    <row r="7" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M7" s="24"/>
+    <row r="7" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="22"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="30"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
-      <c r="W7" s="1"/>
-      <c r="X7" s="2"/>
+      <c r="W7" s="2"/>
+      <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
       <c r="AP7" s="1"/>
       <c r="AQ7" s="1"/>
       <c r="AR7" s="1"/>
       <c r="AS7" s="1"/>
       <c r="AT7" s="1"/>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1"/>
       <c r="AW7" s="1"/>
       <c r="AX7" s="1"/>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1"/>
       <c r="BA7" s="1"/>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1"/>
       <c r="BD7" s="1"/>
       <c r="BE7" s="1"/>
       <c r="BF7" s="1"/>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="1"/>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="1"/>
       <c r="BN7" s="1"/>
       <c r="BO7" s="1"/>
       <c r="BP7" s="1"/>
       <c r="BQ7" s="1"/>
       <c r="BR7" s="1"/>
       <c r="BS7" s="1"/>
       <c r="BT7" s="1"/>
       <c r="BU7" s="1"/>
-      <c r="BV7" s="1"/>
+      <c r="BV7" s="3"/>
       <c r="BW7" s="3"/>
       <c r="BX7" s="3"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
       <c r="CA7" s="3"/>
       <c r="CB7" s="3"/>
       <c r="CC7" s="3"/>
       <c r="CD7" s="3"/>
       <c r="CE7" s="3"/>
       <c r="CF7" s="3"/>
       <c r="CG7" s="3"/>
-      <c r="CH7" s="3"/>
+      <c r="CH7" s="1"/>
       <c r="CI7" s="1"/>
       <c r="CJ7" s="1"/>
       <c r="CK7" s="1"/>
       <c r="CL7" s="1"/>
       <c r="CM7" s="1"/>
-      <c r="CN7" s="1"/>
     </row>
-    <row r="8" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M8" s="24"/>
+    <row r="8" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="30"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
-      <c r="W8" s="1"/>
-      <c r="X8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
       <c r="AO8" s="1"/>
       <c r="AP8" s="1"/>
       <c r="AQ8" s="1"/>
       <c r="AR8" s="1"/>
       <c r="AS8" s="1"/>
       <c r="AT8" s="1"/>
       <c r="AU8" s="1"/>
       <c r="AV8" s="1"/>
       <c r="AW8" s="1"/>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1"/>
       <c r="AZ8" s="1"/>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1"/>
       <c r="BC8" s="1"/>
       <c r="BD8" s="1"/>
       <c r="BE8" s="1"/>
       <c r="BF8" s="1"/>
       <c r="BG8" s="1"/>
       <c r="BH8" s="1"/>
       <c r="BI8" s="1"/>
       <c r="BJ8" s="1"/>
       <c r="BK8" s="1"/>
       <c r="BL8" s="1"/>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1"/>
       <c r="BP8" s="1"/>
       <c r="BQ8" s="1"/>
       <c r="BR8" s="1"/>
       <c r="BS8" s="1"/>
       <c r="BT8" s="1"/>
       <c r="BU8" s="1"/>
-      <c r="BV8" s="1"/>
+      <c r="BV8" s="3"/>
       <c r="BW8" s="3"/>
       <c r="BX8" s="3"/>
       <c r="BY8" s="3"/>
       <c r="BZ8" s="3"/>
       <c r="CA8" s="3"/>
       <c r="CB8" s="3"/>
       <c r="CC8" s="3"/>
       <c r="CD8" s="3"/>
       <c r="CE8" s="3"/>
       <c r="CF8" s="3"/>
       <c r="CG8" s="3"/>
-      <c r="CH8" s="3"/>
+      <c r="CH8" s="1"/>
       <c r="CI8" s="1"/>
       <c r="CJ8" s="1"/>
       <c r="CK8" s="1"/>
       <c r="CL8" s="1"/>
       <c r="CM8" s="1"/>
-      <c r="CN8" s="1"/>
     </row>
-    <row r="9" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M9" s="24"/>
+    <row r="9" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="22"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="30"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
-      <c r="W9" s="1"/>
-      <c r="X9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
       <c r="AP9" s="1"/>
       <c r="AQ9" s="1"/>
       <c r="AR9" s="1"/>
       <c r="AS9" s="1"/>
       <c r="AT9" s="1"/>
       <c r="AU9" s="1"/>
       <c r="AV9" s="1"/>
       <c r="AW9" s="1"/>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1"/>
       <c r="AZ9" s="1"/>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1"/>
       <c r="BC9" s="1"/>
       <c r="BD9" s="1"/>
       <c r="BE9" s="1"/>
       <c r="BF9" s="1"/>
       <c r="BG9" s="1"/>
       <c r="BH9" s="1"/>
       <c r="BI9" s="1"/>
       <c r="BJ9" s="1"/>
       <c r="BK9" s="1"/>
       <c r="BL9" s="1"/>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1"/>
       <c r="BP9" s="1"/>
       <c r="BQ9" s="1"/>
       <c r="BR9" s="1"/>
       <c r="BS9" s="1"/>
       <c r="BT9" s="1"/>
       <c r="BU9" s="1"/>
-      <c r="BV9" s="1"/>
+      <c r="BV9" s="3"/>
       <c r="BW9" s="3"/>
       <c r="BX9" s="3"/>
       <c r="BY9" s="3"/>
       <c r="BZ9" s="3"/>
       <c r="CA9" s="3"/>
       <c r="CB9" s="3"/>
       <c r="CC9" s="3"/>
       <c r="CD9" s="3"/>
       <c r="CE9" s="3"/>
       <c r="CF9" s="3"/>
       <c r="CG9" s="3"/>
-      <c r="CH9" s="3"/>
+      <c r="CH9" s="1"/>
       <c r="CI9" s="1"/>
       <c r="CJ9" s="1"/>
       <c r="CK9" s="1"/>
       <c r="CL9" s="1"/>
       <c r="CM9" s="1"/>
-      <c r="CN9" s="1"/>
     </row>
-    <row r="10" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M10" s="24"/>
+    <row r="10" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="22"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="30"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
-      <c r="W10" s="1"/>
-      <c r="X10" s="2"/>
+      <c r="W10" s="2"/>
+      <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
       <c r="AR10" s="1"/>
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
-      <c r="BV10" s="1"/>
+      <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
-      <c r="CH10" s="3"/>
+      <c r="CH10" s="1"/>
       <c r="CI10" s="1"/>
       <c r="CJ10" s="1"/>
       <c r="CK10" s="1"/>
       <c r="CL10" s="1"/>
       <c r="CM10" s="1"/>
-      <c r="CN10" s="1"/>
     </row>
-    <row r="11" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M11" s="24"/>
+    <row r="11" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="22"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="30"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="6"/>
       <c r="U11" s="6"/>
       <c r="V11" s="6"/>
-      <c r="W11" s="6"/>
-      <c r="X11" s="2"/>
+      <c r="W11" s="2"/>
+      <c r="X11" s="6"/>
       <c r="Y11" s="6"/>
       <c r="Z11" s="6"/>
       <c r="AA11" s="6"/>
       <c r="AB11" s="6"/>
       <c r="AC11" s="6"/>
       <c r="AD11" s="6"/>
       <c r="AE11" s="6"/>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
       <c r="AH11" s="6"/>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
       <c r="AL11" s="6"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="6"/>
       <c r="AO11" s="6"/>
       <c r="AP11" s="6"/>
       <c r="AQ11" s="6"/>
       <c r="AR11" s="6"/>
-      <c r="AS11" s="6"/>
-[...1 lines deleted...]
-      <c r="AU11" s="1"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
-      <c r="AX11" s="7"/>
+      <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="1"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1"/>
       <c r="BD11" s="1"/>
       <c r="BE11" s="1"/>
       <c r="BF11" s="1"/>
       <c r="BG11" s="1"/>
       <c r="BH11" s="1"/>
       <c r="BI11" s="1"/>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1"/>
       <c r="BL11" s="1"/>
       <c r="BM11" s="1"/>
-      <c r="BN11" s="1"/>
+      <c r="BN11" s="8"/>
       <c r="BO11" s="8"/>
       <c r="BP11" s="8"/>
       <c r="BQ11" s="8"/>
-      <c r="BR11" s="8"/>
+      <c r="BR11" s="1"/>
       <c r="BS11" s="1"/>
       <c r="BT11" s="1"/>
       <c r="BU11" s="1"/>
-      <c r="BV11" s="1"/>
+      <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
-      <c r="CH11" s="3"/>
+      <c r="CH11" s="1"/>
       <c r="CI11" s="1"/>
       <c r="CJ11" s="1"/>
       <c r="CK11" s="1"/>
       <c r="CL11" s="1"/>
       <c r="CM11" s="1"/>
-      <c r="CN11" s="1"/>
     </row>
-    <row r="12" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M12" s="24"/>
+    <row r="12" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="22"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="30"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
-      <c r="W12" s="1"/>
-      <c r="X12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1"/>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1"/>
       <c r="AT12" s="1"/>
       <c r="AU12" s="1"/>
       <c r="AV12" s="1"/>
       <c r="AW12" s="1"/>
       <c r="AX12" s="1"/>
       <c r="AY12" s="1"/>
       <c r="AZ12" s="1"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1"/>
       <c r="BD12" s="1"/>
       <c r="BE12" s="1"/>
       <c r="BF12" s="1"/>
       <c r="BG12" s="1"/>
       <c r="BH12" s="1"/>
       <c r="BI12" s="1"/>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1"/>
       <c r="BL12" s="1"/>
       <c r="BM12" s="1"/>
-      <c r="BN12" s="1"/>
+      <c r="BN12" s="8"/>
       <c r="BO12" s="8"/>
       <c r="BP12" s="8"/>
       <c r="BQ12" s="8"/>
-      <c r="BR12" s="8"/>
+      <c r="BR12" s="1"/>
       <c r="BS12" s="1"/>
       <c r="BT12" s="1"/>
       <c r="BU12" s="1"/>
-      <c r="BV12" s="1"/>
+      <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
-      <c r="CH12" s="3"/>
+      <c r="CH12" s="1"/>
       <c r="CI12" s="1"/>
       <c r="CJ12" s="1"/>
       <c r="CK12" s="1"/>
       <c r="CL12" s="1"/>
       <c r="CM12" s="1"/>
-      <c r="CN12" s="1"/>
     </row>
-    <row r="13" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M13" s="24"/>
+    <row r="13" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="22"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="30"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
-      <c r="W13" s="1"/>
-      <c r="X13" s="2"/>
+      <c r="W13" s="2"/>
+      <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1"/>
       <c r="AQ13" s="1"/>
       <c r="AR13" s="1"/>
       <c r="AS13" s="1"/>
       <c r="AT13" s="1"/>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
       <c r="AZ13" s="1"/>
       <c r="BA13" s="1"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1"/>
       <c r="BD13" s="1"/>
       <c r="BE13" s="1"/>
       <c r="BF13" s="1"/>
       <c r="BG13" s="1"/>
       <c r="BH13" s="1"/>
       <c r="BI13" s="1"/>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1"/>
       <c r="BL13" s="1"/>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1"/>
       <c r="BO13" s="1"/>
       <c r="BP13" s="1"/>
       <c r="BQ13" s="1"/>
       <c r="BR13" s="1"/>
       <c r="BS13" s="1"/>
       <c r="BT13" s="1"/>
       <c r="BU13" s="1"/>
-      <c r="BV13" s="1"/>
+      <c r="BV13" s="3"/>
       <c r="BW13" s="3"/>
       <c r="BX13" s="3"/>
       <c r="BY13" s="3"/>
       <c r="BZ13" s="3"/>
       <c r="CA13" s="3"/>
       <c r="CB13" s="3"/>
       <c r="CC13" s="3"/>
       <c r="CD13" s="3"/>
       <c r="CE13" s="3"/>
       <c r="CF13" s="3"/>
       <c r="CG13" s="3"/>
-      <c r="CH13" s="3"/>
+      <c r="CH13" s="1"/>
       <c r="CI13" s="1"/>
       <c r="CJ13" s="1"/>
       <c r="CK13" s="1"/>
       <c r="CL13" s="1"/>
       <c r="CM13" s="1"/>
-      <c r="CN13" s="1"/>
     </row>
-    <row r="14" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M14" s="24"/>
+    <row r="14" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="22"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="30"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
-      <c r="W14" s="1"/>
-      <c r="X14" s="2"/>
+      <c r="W14" s="2"/>
+      <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
       <c r="AP14" s="1"/>
       <c r="AQ14" s="1"/>
       <c r="AR14" s="1"/>
       <c r="AS14" s="1"/>
       <c r="AT14" s="1"/>
       <c r="AU14" s="1"/>
       <c r="AV14" s="1"/>
       <c r="AW14" s="1"/>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1"/>
       <c r="AZ14" s="1"/>
       <c r="BA14" s="1"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1"/>
       <c r="BD14" s="1"/>
       <c r="BE14" s="1"/>
       <c r="BF14" s="1"/>
       <c r="BG14" s="1"/>
       <c r="BH14" s="1"/>
       <c r="BI14" s="1"/>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1"/>
       <c r="BL14" s="1"/>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1"/>
-      <c r="BO14" s="1"/>
-[...2 lines deleted...]
-      <c r="BR14" s="8"/>
+      <c r="BO14" s="8"/>
+      <c r="BP14" s="1"/>
+      <c r="BQ14" s="8"/>
+      <c r="BR14" s="1"/>
       <c r="BS14" s="1"/>
       <c r="BT14" s="1"/>
       <c r="BU14" s="1"/>
-      <c r="BV14" s="1"/>
+      <c r="BV14" s="3"/>
       <c r="BW14" s="3"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
-      <c r="CH14" s="3"/>
+      <c r="CH14" s="1"/>
       <c r="CI14" s="1"/>
       <c r="CJ14" s="1"/>
       <c r="CK14" s="1"/>
       <c r="CL14" s="1"/>
       <c r="CM14" s="1"/>
-      <c r="CN14" s="1"/>
     </row>
-    <row r="15" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M15" s="24"/>
+    <row r="15" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="22"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="30"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
@@ -2043,66 +2078,65 @@
       <c r="BO15" s="1"/>
       <c r="BP15" s="1"/>
       <c r="BQ15" s="1"/>
       <c r="BR15" s="1"/>
       <c r="BS15" s="1"/>
       <c r="BT15" s="1"/>
       <c r="BU15" s="1"/>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1"/>
       <c r="BX15" s="1"/>
       <c r="BY15" s="1"/>
       <c r="BZ15" s="1"/>
       <c r="CA15" s="1"/>
       <c r="CB15" s="1"/>
       <c r="CC15" s="1"/>
       <c r="CD15" s="1"/>
       <c r="CE15" s="1"/>
       <c r="CF15" s="1"/>
       <c r="CG15" s="1"/>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1"/>
       <c r="CJ15" s="1"/>
       <c r="CK15" s="1"/>
       <c r="CL15" s="1"/>
       <c r="CM15" s="1"/>
-      <c r="CN15" s="1"/>
     </row>
-    <row r="16" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M16" s="24"/>
+    <row r="16" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="30"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
@@ -2137,470 +2171,460 @@
       <c r="BO16" s="1"/>
       <c r="BP16" s="1"/>
       <c r="BQ16" s="1"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="1"/>
       <c r="BT16" s="1"/>
       <c r="BU16" s="1"/>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1"/>
       <c r="BX16" s="1"/>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="1"/>
       <c r="CA16" s="1"/>
       <c r="CB16" s="1"/>
       <c r="CC16" s="1"/>
       <c r="CD16" s="1"/>
       <c r="CE16" s="1"/>
       <c r="CF16" s="1"/>
       <c r="CG16" s="1"/>
       <c r="CH16" s="1"/>
       <c r="CI16" s="1"/>
       <c r="CJ16" s="1"/>
       <c r="CK16" s="1"/>
       <c r="CL16" s="1"/>
       <c r="CM16" s="1"/>
-      <c r="CN16" s="1"/>
     </row>
-    <row r="17" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M17" s="24"/>
+    <row r="17" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="22"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="30"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
-      <c r="W17" s="1"/>
-      <c r="X17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1"/>
       <c r="AR17" s="1"/>
       <c r="AS17" s="1"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="1"/>
       <c r="AV17" s="1"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
       <c r="AZ17" s="1"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1"/>
       <c r="BD17" s="1"/>
       <c r="BE17" s="1"/>
       <c r="BF17" s="1"/>
       <c r="BG17" s="1"/>
       <c r="BH17" s="1"/>
       <c r="BI17" s="1"/>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1"/>
       <c r="BL17" s="1"/>
       <c r="BM17" s="1"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="1"/>
       <c r="BP17" s="1"/>
       <c r="BQ17" s="1"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="1"/>
       <c r="BT17" s="1"/>
       <c r="BU17" s="1"/>
-      <c r="BV17" s="1"/>
+      <c r="BV17" s="3"/>
       <c r="BW17" s="3"/>
       <c r="BX17" s="3"/>
       <c r="BY17" s="3"/>
       <c r="BZ17" s="3"/>
       <c r="CA17" s="3"/>
       <c r="CB17" s="3"/>
       <c r="CC17" s="3"/>
       <c r="CD17" s="3"/>
       <c r="CE17" s="3"/>
       <c r="CF17" s="3"/>
       <c r="CG17" s="3"/>
-      <c r="CH17" s="3"/>
+      <c r="CH17" s="1"/>
       <c r="CI17" s="1"/>
       <c r="CJ17" s="1"/>
       <c r="CK17" s="1"/>
       <c r="CL17" s="1"/>
       <c r="CM17" s="1"/>
-      <c r="CN17" s="1"/>
     </row>
-    <row r="18" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M18" s="24"/>
+    <row r="18" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="22"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="30"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
       <c r="T18" s="6"/>
       <c r="U18" s="6"/>
       <c r="V18" s="6"/>
-      <c r="W18" s="6"/>
-      <c r="X18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
       <c r="Z18" s="6"/>
       <c r="AA18" s="6"/>
       <c r="AB18" s="6"/>
       <c r="AC18" s="6"/>
       <c r="AD18" s="6"/>
       <c r="AE18" s="6"/>
       <c r="AF18" s="6"/>
       <c r="AG18" s="6"/>
       <c r="AH18" s="6"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
       <c r="AL18" s="6"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
       <c r="AR18" s="6"/>
-      <c r="AS18" s="6"/>
-[...1 lines deleted...]
-      <c r="AU18" s="1"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="1"/>
+      <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
-      <c r="AX18" s="7"/>
+      <c r="AX18" s="1"/>
       <c r="AY18" s="1"/>
       <c r="AZ18" s="1"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="1"/>
       <c r="BD18" s="1"/>
       <c r="BE18" s="1"/>
       <c r="BF18" s="1"/>
       <c r="BG18" s="1"/>
       <c r="BH18" s="1"/>
       <c r="BI18" s="1"/>
       <c r="BJ18" s="1"/>
       <c r="BK18" s="1"/>
       <c r="BL18" s="1"/>
       <c r="BM18" s="1"/>
-      <c r="BN18" s="1"/>
+      <c r="BN18" s="8"/>
       <c r="BO18" s="8"/>
       <c r="BP18" s="8"/>
       <c r="BQ18" s="8"/>
-      <c r="BR18" s="8"/>
+      <c r="BR18" s="1"/>
       <c r="BS18" s="1"/>
       <c r="BT18" s="1"/>
       <c r="BU18" s="1"/>
-      <c r="BV18" s="1"/>
+      <c r="BV18" s="3"/>
       <c r="BW18" s="3"/>
       <c r="BX18" s="3"/>
       <c r="BY18" s="3"/>
       <c r="BZ18" s="3"/>
       <c r="CA18" s="3"/>
       <c r="CB18" s="3"/>
       <c r="CC18" s="3"/>
       <c r="CD18" s="3"/>
       <c r="CE18" s="3"/>
       <c r="CF18" s="3"/>
       <c r="CG18" s="3"/>
-      <c r="CH18" s="3"/>
+      <c r="CH18" s="1"/>
       <c r="CI18" s="1"/>
       <c r="CJ18" s="1"/>
       <c r="CK18" s="1"/>
       <c r="CL18" s="1"/>
       <c r="CM18" s="1"/>
-      <c r="CN18" s="1"/>
     </row>
-    <row r="19" spans="1:92" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="M19" s="24"/>
+    <row r="19" spans="1:91" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="22"/>
+      <c r="B19" s="22"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="30"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
-      <c r="W19" s="1"/>
-      <c r="X19" s="2"/>
+      <c r="W19" s="2"/>
+      <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
       <c r="AB19" s="1"/>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
       <c r="AR19" s="1"/>
       <c r="AS19" s="1"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="1"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
       <c r="AZ19" s="1"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="1"/>
       <c r="BC19" s="1"/>
       <c r="BD19" s="1"/>
       <c r="BE19" s="1"/>
       <c r="BF19" s="1"/>
       <c r="BG19" s="1"/>
       <c r="BH19" s="1"/>
       <c r="BI19" s="1"/>
       <c r="BJ19" s="1"/>
       <c r="BK19" s="1"/>
       <c r="BL19" s="1"/>
       <c r="BM19" s="1"/>
-      <c r="BN19" s="1"/>
+      <c r="BN19" s="8"/>
       <c r="BO19" s="8"/>
       <c r="BP19" s="8"/>
       <c r="BQ19" s="8"/>
-      <c r="BR19" s="8"/>
+      <c r="BR19" s="1"/>
       <c r="BS19" s="1"/>
       <c r="BT19" s="1"/>
       <c r="BU19" s="1"/>
-      <c r="BV19" s="1"/>
+      <c r="BV19" s="3"/>
       <c r="BW19" s="3"/>
       <c r="BX19" s="3"/>
       <c r="BY19" s="3"/>
       <c r="BZ19" s="3"/>
       <c r="CA19" s="3"/>
       <c r="CB19" s="3"/>
       <c r="CC19" s="3"/>
       <c r="CD19" s="3"/>
       <c r="CE19" s="3"/>
       <c r="CF19" s="3"/>
       <c r="CG19" s="3"/>
-      <c r="CH19" s="3"/>
+      <c r="CH19" s="1"/>
       <c r="CI19" s="1"/>
       <c r="CJ19" s="1"/>
       <c r="CK19" s="1"/>
       <c r="CL19" s="1"/>
       <c r="CM19" s="1"/>
-      <c r="CN19" s="1"/>
     </row>
-    <row r="20" spans="1:92" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:91" x14ac:dyDescent="0.35">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
-    <row r="21" spans="1:92" ht="29" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:91" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="I21" s="31" t="s">
+      <c r="I21" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="J21" s="31" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="M21" s="28" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:92" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:91" ht="58" x14ac:dyDescent="0.35">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="I22" s="31" t="s">
+      <c r="I22" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="J22" s="31" t="s">
-        <v>19</v>
+      <c r="J22" s="28" t="s">
+        <v>23</v>
       </c>
-      <c r="K22" s="31" t="s">
-        <v>20</v>
+      <c r="K22" s="28" t="s">
+        <v>15</v>
       </c>
-      <c r="L22" s="31" t="s">
-        <v>21</v>
+      <c r="L22" s="28" t="s">
+        <v>16</v>
       </c>
-      <c r="M22" s="31" t="s">
-        <v>22</v>
+      <c r="M22" s="28" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="23" spans="1:92" ht="29" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:91" ht="29" x14ac:dyDescent="0.35">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="I23" s="31" t="s">
-        <v>23</v>
+      <c r="I23" s="28" t="s">
+        <v>17</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
     </row>
-    <row r="24" spans="1:92" ht="29" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:91" ht="29" x14ac:dyDescent="0.35">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="I24" s="31" t="s">
-        <v>24</v>
+      <c r="I24" s="28" t="s">
+        <v>18</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
-    <row r="25" spans="1:92" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:91" x14ac:dyDescent="0.35">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="I25" s="31" t="s">
-        <v>25</v>
+      <c r="I25" s="28" t="s">
+        <v>19</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
   </sheetData>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M2:M19" xr:uid="{8A4E4A84-5B2D-49E8-9F91-18618327E173}">
       <formula1>$M$21:$M$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L2:L19" xr:uid="{ACB1D173-D569-4FBB-AAC7-F93528EAC7FC}">
       <formula1>$L$21:$L$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K2:K19" xr:uid="{CFD58798-0045-4AC0-A204-59BC1F6EA247}">
       <formula1>$K$21:$K$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J2:J19" xr:uid="{08847FFD-D63C-4CDA-8C22-D5A0C64DE1F0}">
       <formula1>$J$21:$J$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="PAPQC Champion Admin_x000a_Data Champion_x000a_Maternal Provider Champion_x000a_Neonatal Provider Champion _x000a_N/A" sqref="I2:I19" xr:uid="{D38F1476-7135-4B85-AC10-59CBB263FE8C}">
       <formula1>$I$21:$I$25</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4A53E5B8666774EA032EA737492FD85" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a6e04b6cfe339edd5e71738023ec761">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a4e59c-64e0-41c4-9222-b046c007adae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8dda96fe7a9fa9f8508c2af4ea89abb9" ns2:_="">
     <xsd:import namespace="e5a4e59c-64e0-41c4-9222-b046c007adae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5a4e59c-64e0-41c4-9222-b046c007adae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -2688,81 +2712,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BE7D1DC-3B73-4738-B2DB-38B0B532C447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61144EB-7E3F-4540-AC32-E62E3CC3EEB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e5a4e59c-64e0-41c4-9222-b046c007adae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61066AAE-C212-49D8-B723-5A0CF29D03B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>