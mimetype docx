--- v0 (2026-04-02)
+++ v1 (2026-04-22)
@@ -3,1535 +3,1479 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="28253202" w14:textId="77777777"/>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="35FC45A1" w14:textId="77777777">
+    <w:p w14:paraId="28253202" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481"/>
+    <w:p w14:paraId="35FC45A1" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C654B4" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2A07EF3B" w14:textId="77777777">
+    <w:p w14:paraId="2A07EF3B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00C654B4" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14921A1B" wp14:editId="64D79FA3">
             <wp:extent cx="3181350" cy="942975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Picture 2" title="PA PQC"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3181350" cy="942975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035780D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="550958D4" w14:textId="1B7376F7">
+    <w:p w14:paraId="550958D4" w14:textId="1B7376F7" w:rsidR="00C35481" w:rsidRPr="0035780D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035780D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Safe Sleep Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035780D" w:rsidR="00D00CE5" w:rsidP="00C35481" w:rsidRDefault="00D00CE5" w14:paraId="0925F970" w14:textId="2F36FE22">
+    <w:p w14:paraId="0925F970" w14:textId="2F36FE22" w:rsidR="00D00CE5" w:rsidRPr="0035780D" w:rsidRDefault="00D00CE5" w:rsidP="00C35481">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035780D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">(Structure </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035780D" w:rsidR="00CC62CB">
+      <w:r w:rsidR="00CC62CB" w:rsidRPr="0035780D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Process </w:t>
       </w:r>
       <w:r w:rsidRPr="0035780D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Measures)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="00CC62CB" w:rsidRDefault="0035780D" w14:paraId="2935025B" w14:textId="77777777">
+    <w:p w14:paraId="2935025B" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="00CC62CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="687C27AC" w14:textId="4B401342">
+    <w:p w14:paraId="687C27AC" w14:textId="4B401342" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If your hospital is </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E7C02" w:rsidR="0035780D">
+      <w:r w:rsidR="0035780D" w:rsidRPr="009E7C02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in sustainment for</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the PA </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E7C02" w:rsidR="0035780D">
+      <w:r w:rsidR="0035780D" w:rsidRPr="009E7C02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PQC Safe Sleep</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiative</w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, please complete </w:t>
       </w:r>
       <w:r w:rsidR="009E7C02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sections 1 and 2 of this </w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>survey by the due date for the designated quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="7E0AF14F" w14:textId="77777777">
+    <w:p w14:paraId="7E0AF14F" w14:textId="77777777" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="04D85F43" w14:textId="19BA0F95">
+    <w:p w14:paraId="04D85F43" w14:textId="19BA0F95" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As of April 1, 2026, this survey includes three sections for the </w:t>
       </w:r>
       <w:r w:rsidR="0035780D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sustaining </w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PA </w:t>
       </w:r>
       <w:r w:rsidR="0035780D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PQC Safe Sleep</w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiative:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="7BCB2EAE" w14:textId="77777777">
+    <w:p w14:paraId="7BCB2EAE" w14:textId="77777777" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 1 - Structure Measure Survey Questions (Milestone 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="3CCAC2E5" w14:textId="77777777">
+    <w:p w14:paraId="3CCAC2E5" w14:textId="77777777" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 2 - Outcome and Process Data Measures (Milestone 4 - formerly submitted in </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="0035780D" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="49A3A46E" w14:textId="5A8733CA">
+        <w:t xml:space="preserve">Section 2 - Outcome and Process Data Measures (Milestone 4 - formerly submitted in LifeQI) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A3A46E" w14:textId="5A8733CA" w:rsidR="00CC62CB" w:rsidRPr="0035780D" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035780D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 3 - QI Report Out narrative questions (Milestone 2 - formerly submitted in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0035780D">
+        <w:t>Section 3 - QI Report Out narrative questions (Milestone 2 - formerly submitted in LifeQI)</w:t>
+      </w:r>
+      <w:r w:rsidR="0035780D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LifeQI</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> – this section is optional for initiatives in Sustainment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E7F69D" w14:textId="77777777" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F5C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – this section is optional for initiatives in Sustainment</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00CC62CB" w:rsidP="00CC62CB" w:rsidRDefault="00CC62CB" w14:paraId="25E7F69D" w14:textId="77777777">
+        <w:t xml:space="preserve">Please follow the instructions for each section to complete your submission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EECB907" w14:textId="40745465" w:rsidR="00CC62CB" w:rsidRPr="00624F5C" w:rsidRDefault="00CC62CB" w:rsidP="00CC62CB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please follow the instructions for each section to complete your submission. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Note: If your team historically has had different individuals completing the survey and LifeQI submissions, please adjust your workflows to ensure the person completing the survey has the necessary outcome or process measure data. To simplify your submission process, we strongly recommend using this </w:t>
+      </w:r>
+      <w:r w:rsidR="0035780D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Safe Sleep</w:t>
+      </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: If your team historically has had different individuals completing the survey and </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Worksheet to collect your answers for each section before completing the survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidRDefault="0035780D" w14:paraId="35FF424D" w14:textId="77777777">
+    <w:p w14:paraId="35FF424D" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="314B4CD1" w14:textId="37A7A8B0">
+    <w:p w14:paraId="314B4CD1" w14:textId="37A7A8B0" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please work with your team to complete this birth site-level survey for the designated quarter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="30CEB2AC" w14:textId="77777777">
+    <w:p w14:paraId="30CEB2AC" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="04A95049" w14:textId="77777777">
+    <w:p w14:paraId="04A95049" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:t xml:space="preserve">What is your </w:t>
       </w:r>
       <w:r>
         <w:t>PA PQC Hospital or Affiliation? (dropdown box)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6E79A98A" w14:textId="77777777">
+    <w:p w14:paraId="6E79A98A" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="4C6A1159" w14:textId="77777777">
+    <w:p w14:paraId="4C6A1159" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:t>What is your name? (text box)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1C286F75" w14:textId="77777777">
+    <w:p w14:paraId="1C286F75" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="5648931A" w14:textId="77777777">
+    <w:p w14:paraId="5648931A" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>3.    What is your title/role? (text box)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="39401DBE" w14:textId="77777777">
+    <w:p w14:paraId="39401DBE" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6BC1DEEF" w14:textId="77777777">
+    <w:p w14:paraId="6BC1DEEF" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Provider Education and Training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED5DB4" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="079259A9" w14:textId="77777777">
+    <w:p w14:paraId="079259A9" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00ED5DB4" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="14864BFD" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7F1DE719" w14:textId="77777777">
+    <w:p w14:paraId="14864BFD" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1DE719" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has your hospital conducted an environmental audit to identify safe sleep barriers in the last year?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3937A125" w14:textId="77777777">
+    <w:p w14:paraId="3937A125" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Dropdown list</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="262DD40C" w14:textId="77777777">
+    <w:p w14:paraId="262DD40C" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="472C8E66" w14:textId="77777777">
+    <w:p w14:paraId="472C8E66" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="135FC82F" w14:textId="77777777">
+    <w:p w14:paraId="135FC82F" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="5C8F607B" w14:textId="77777777">
+    <w:p w14:paraId="5C8F607B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="03752B60" w14:textId="77777777">
+    <w:p w14:paraId="03752B60" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has your hospital revised any policies procedures, or environment based on barriers identified?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="410DA970" w14:textId="77777777">
+    <w:p w14:paraId="410DA970" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Dropdown list</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="442A03EE" w14:textId="77777777">
+    <w:p w14:paraId="442A03EE" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1AE59DED" w14:textId="77777777">
+    <w:p w14:paraId="1AE59DED" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="75E8461D" w14:textId="77777777">
+    <w:p w14:paraId="75E8461D" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6AD6CF80" w14:textId="77777777">
+    <w:p w14:paraId="6AD6CF80" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>No barriers identified</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="4DE36333" w14:textId="77777777">
+    <w:p w14:paraId="4DE36333" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2761858D" w14:textId="77777777">
+    <w:p w14:paraId="2761858D" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Caregiver Education</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A87F64" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="634D4CE2" w14:textId="77777777">
+    <w:p w14:paraId="634D4CE2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00A87F64" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="278B7210" w14:textId="77777777">
+    <w:p w14:paraId="278B7210" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Has your safe sleep caregiver education been reviewed by a </w:t>
       </w:r>
       <w:r w:rsidRPr="00406617">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>patient partner</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2BA3A23C" w14:textId="77777777">
+    <w:p w14:paraId="2BA3A23C" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3F93AA25" w14:textId="77777777">
+    <w:p w14:paraId="3F93AA25" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1EF318D2" w14:textId="77777777">
+    <w:p w14:paraId="1EF318D2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15625" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6F0BFFC9" w14:textId="77777777">
+    <w:p w14:paraId="6F0BFFC9" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00F15625" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
       <w:r w:rsidRPr="00F15625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3A60B782" w14:textId="77777777">
+    <w:p w14:paraId="3A60B782" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2B6CC8E0" w14:textId="77777777">
+    <w:p w14:paraId="2B6CC8E0" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Do you have a caregiver survey that evaluates the effectiveness of safe sleep caregiver education and materials</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="0762FA44" w14:textId="77777777">
+    <w:p w14:paraId="0762FA44" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD76EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple choice </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7B27C1B7" w14:textId="77777777">
+    <w:p w14:paraId="7B27C1B7" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3F3F8078" w14:textId="77777777">
+    <w:p w14:paraId="3F3F8078" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C35481" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="02304028" w14:textId="77777777">
+    <w:p w14:paraId="02304028" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33A67">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="332EEB79" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1019F9BA" w14:textId="77777777">
+    <w:p w14:paraId="332EEB79" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A2CFC5" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E33A67" w:rsidRDefault="00C35481" w:rsidP="00C35481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1019F9BA" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="536C1746" w:rsidRDefault="00C35481" w14:paraId="4F8E1B14" w14:textId="4AAB0F51">
+    <w:p w14:paraId="4F8E1B14" w14:textId="4AAB0F51" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="536C1746" w:rsidP="536C1746">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536C1746">
+        <w:lastRenderedPageBreak/>
         <w:t>Is safe sleep education and screening a standard practice at every Pediatric and Family Practice visit for infants up to one year of age?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="19B1BC30" w14:textId="77777777">
+    <w:p w14:paraId="19B1BC30" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="528D42D2" w14:textId="77777777">
+    <w:p w14:paraId="528D42D2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="104953C6" w14:textId="77777777">
+    <w:p w14:paraId="104953C6" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="681F9277" w14:textId="77777777">
+    <w:p w14:paraId="681F9277" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Working on it</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1E42E0A2" w14:textId="77777777">
+    <w:p w14:paraId="1E42E0A2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0061138C" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="06B074EE" w14:textId="77777777">
+    <w:p w14:paraId="06B074EE" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0061138C" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Community Partnership</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0061138C" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3A828C47" w14:textId="77777777">
+    <w:p w14:paraId="3A828C47" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0061138C" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3D4C5403" w14:textId="77777777">
+    <w:p w14:paraId="3D4C5403" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Are safe sleep education materials provided in languages other than English and Spanish in obstetric and pediatric outpatient clinics?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="343FD739" w14:textId="77777777">
+    <w:p w14:paraId="343FD739" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="10308146" w14:textId="77777777">
+    <w:p w14:paraId="10308146" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2FDC0C8F" w14:textId="77777777">
+    <w:p w14:paraId="2FDC0C8F" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="27DA9148" w14:textId="77777777">
+    <w:p w14:paraId="27DA9148" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="07044E00" w14:textId="77777777">
+    <w:p w14:paraId="07044E00" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0082401E" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="4B311D7B" w14:textId="77777777">
+    <w:p w14:paraId="4B311D7B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0082401E" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082401E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Are you partnering with organizations outside your healthcare system to promote consistent messaging for safe sleep education? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3644DC77" w14:textId="77777777">
+    <w:p w14:paraId="3644DC77" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="0ACA8079" w14:textId="77777777">
+    <w:p w14:paraId="0ACA8079" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="15AF6120" w14:textId="77777777">
+    <w:p w14:paraId="15AF6120" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="042DC0D3" w14:textId="77777777">
+    <w:p w14:paraId="042DC0D3" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6A4B1AF8" w14:textId="77777777">
+    <w:p w14:paraId="6A4B1AF8" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="5E567E66" w14:textId="77777777">
+    <w:p w14:paraId="5E567E66" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Does your hospital/clinic partner with organizations that provide access to safe sleep surfaces</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="373BF4E2" w14:textId="77777777">
+    <w:p w14:paraId="373BF4E2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="122E562D" w14:textId="77777777">
+    <w:p w14:paraId="122E562D" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="16ACA82F" w14:textId="77777777">
+    <w:p w14:paraId="16ACA82F" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="78BCD083" w14:textId="77777777">
+    <w:p w14:paraId="78BCD083" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7E982FB1" w14:textId="77777777">
+    <w:p w14:paraId="7E982FB1" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2F6A8E1E" w14:textId="77777777">
+    <w:p w14:paraId="2F6A8E1E" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Does your hospital provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">safe </w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">sleep </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to patients at discharge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="25DACF45" w14:textId="77777777">
+    <w:p w14:paraId="25DACF45" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="564E50A6" w14:textId="77777777">
+    <w:p w14:paraId="564E50A6" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1578CE31" w14:textId="77777777">
+    <w:p w14:paraId="1578CE31" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="568AF821" w14:textId="77777777">
+    <w:p w14:paraId="568AF821" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C16FB" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2C5DEB06" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2A0E0146" w14:textId="77777777">
+    <w:p w14:paraId="2C5DEB06" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="000C16FB" w:rsidRDefault="00C35481" w:rsidP="00C35481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0E0146" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If yes: What</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> safe sleep </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>item(s)</w:t>
@@ -1539,260 +1483,260 @@
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">does your hospital provide </w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to patients at discharge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7653A7D4" w14:textId="77777777">
+    <w:p w14:paraId="7653A7D4" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Choose all that apply</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="025A6236" w14:textId="77777777">
+    <w:p w14:paraId="025A6236" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Safe sleep surface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="60765E33" w14:textId="77777777">
+    <w:p w14:paraId="60765E33" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sleep sack</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3808A74B" w14:textId="77777777">
+    <w:p w14:paraId="3808A74B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Other: please comment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033686D" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3F06ADC8" w14:textId="77777777">
+    <w:p w14:paraId="3F06ADC8" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0033686D" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7E459AB5" w14:textId="77777777">
+    <w:p w14:paraId="7E459AB5" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="4F4D15C7" w14:textId="77777777">
+    <w:p w14:paraId="4F4D15C7" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0061138C" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6665CB81" w14:textId="77777777">
+    <w:p w14:paraId="6665CB81" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0061138C" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6A3D12F0" w14:textId="77777777">
+    <w:p w14:paraId="6A3D12F0" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="440C83CA" w14:textId="77777777">
+    <w:p w14:paraId="440C83CA" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has your inpatient safe sleep policy been reviewed in the last year and is it applicable to every patient under 1 year of age</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2F28A6DD" w14:textId="77777777">
+    <w:p w14:paraId="2F28A6DD" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="459634E4" w14:textId="77777777">
+    <w:p w14:paraId="459634E4" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2E77E90B" w14:textId="77777777">
+    <w:p w14:paraId="2E77E90B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="49341925" w14:textId="77777777">
+    <w:p w14:paraId="49341925" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6EB58B96" w14:textId="77777777">
+    <w:p w14:paraId="6EB58B96" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="45B8EFF4" w14:textId="77777777">
+    <w:p w14:paraId="45B8EFF4" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> your outpatient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1827,119 +1771,119 @@
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and is it applicable to every </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">prenatal and postpartum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="62DA4439" w14:textId="77777777">
+    <w:p w14:paraId="62DA4439" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6A781DB7" w14:textId="77777777">
+    <w:p w14:paraId="6A781DB7" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1D18DB9C" w14:textId="77777777">
+    <w:p w14:paraId="1D18DB9C" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="5DADB940" w14:textId="77777777">
+    <w:p w14:paraId="5DADB940" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6CA8B453" w14:textId="77777777">
+    <w:p w14:paraId="6CA8B453" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1F1AB975" w14:textId="77777777">
+    <w:p w14:paraId="1F1AB975" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has your outpatient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pediatrics </w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
@@ -1956,119 +1900,119 @@
       <w:r w:rsidRPr="00753EBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>frequency and timing of education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is it applicable to every patient under 1 year of age</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="5F498728" w14:textId="77777777">
+    <w:p w14:paraId="5F498728" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="22D2F894" w14:textId="77777777">
+    <w:p w14:paraId="22D2F894" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="12970096" w14:textId="77777777">
+    <w:p w14:paraId="12970096" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="45FE4485" w14:textId="77777777">
+    <w:p w14:paraId="45FE4485" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="46978DD7" w14:textId="77777777">
+    <w:p w14:paraId="46978DD7" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3F293DAF" w14:textId="77777777">
+    <w:p w14:paraId="3F293DAF" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has your outpatient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Family Practice</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
@@ -2085,305 +2029,274 @@
       <w:r w:rsidRPr="00753EBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>frequency and timing of education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0033686D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is it applicable to every patient under 1 year of age</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ECF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2C302E7A" w14:textId="77777777">
+    <w:p w14:paraId="2C302E7A" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="4F73D83C" w14:textId="77777777">
+    <w:p w14:paraId="4F73D83C" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="2A3B4E70" w14:textId="77777777">
+    <w:p w14:paraId="2A3B4E70" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="403CF3F5" w14:textId="77777777">
+    <w:p w14:paraId="403CF3F5" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="7D67CC9A" w14:textId="77777777">
+    <w:p w14:paraId="7D67CC9A" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="12211E8B" w14:textId="77777777">
+    <w:p w14:paraId="12211E8B" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0082401E" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="1B9D71DF" w14:textId="77777777">
+    <w:p w14:paraId="1B9D71DF" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0082401E" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082401E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Are the safe sleep policies readily available and easily accessible to all staff? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="02263468" w14:textId="77777777">
+    <w:p w14:paraId="02263468" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multiple choice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="0EB53CB2" w14:textId="77777777">
+    <w:p w14:paraId="0EB53CB2" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="59E63402" w14:textId="77777777">
+    <w:p w14:paraId="59E63402" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="6F661C2C" w14:textId="77777777">
+    <w:p w14:paraId="6F661C2C" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Have not started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0061138C" w:rsidR="00C35481" w:rsidP="00C35481" w:rsidRDefault="00C35481" w14:paraId="3B53AFF5" w14:textId="77777777">
+    <w:p w14:paraId="3B53AFF5" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="0061138C" w:rsidRDefault="00C35481" w:rsidP="00C35481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C16C2" w:rsidRDefault="001C16C2" w14:paraId="166536C0" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00624F5C" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="5762445A" w14:textId="77777777">
+    <w:p w14:paraId="166536C0" w14:textId="77777777" w:rsidR="001C16C2" w:rsidRDefault="001C16C2"/>
+    <w:p w14:paraId="47F6AF3B" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D"/>
+    <w:p w14:paraId="5762445A" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="00624F5C" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 2 - Outcome and Process Data Measures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6FE52641" w14:textId="77777777">
+    <w:p w14:paraId="6FE52641" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please select </w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least one</w:t>
       </w:r>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> of the outcome or process measures in this section to enter data for.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="44F98B97" w14:textId="77777777">
+    <w:p w14:paraId="44F98B97" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: This section of the survey includes the data and outcome measures that PQC teams have historically entered in </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00515A05" w:rsidR="00515A05" w:rsidP="00515A05" w:rsidRDefault="00515A05" w14:paraId="59855B0E" w14:textId="3C8B823B">
+        <w:t>Note: This section of the survey includes the data and outcome measures that PQC teams have historically entered in LifeQI. If your team has had different individuals completing the survey and LifeQI submissions, please adjust your workflows to ensure the person completing the survey has the necessary outcome or process measure data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59855B0E" w14:textId="3C8B823B" w:rsidR="00515A05" w:rsidRPr="00515A05" w:rsidRDefault="00515A05" w:rsidP="00515A05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515A05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please enter numbers only in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2395,51 +2308,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fields</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this section</w:t>
       </w:r>
       <w:r w:rsidRPr="00515A05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – no symbols or text</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="346D02FD" w14:textId="77777777">
+    <w:p w14:paraId="346D02FD" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="00624F5C" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2480,103 +2393,103 @@
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA7D25" w:rsidP="00BA7D25" w:rsidRDefault="00BA7D25" w14:paraId="23834C54" w14:textId="77777777">
+    <w:p w14:paraId="23834C54" w14:textId="77777777" w:rsidR="00BA7D25" w:rsidRDefault="00BA7D25" w:rsidP="00BA7D25">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA7D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Proportion of inpatient staff educated on safe sleep in the previous year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007019A7" w:rsidR="00BA7D25" w:rsidP="007019A7" w:rsidRDefault="00BA7D25" w14:paraId="680C9572" w14:textId="1E6AE149">
+    <w:p w14:paraId="680C9572" w14:textId="1E6AE149" w:rsidR="00BA7D25" w:rsidRPr="007019A7" w:rsidRDefault="00BA7D25" w:rsidP="007019A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA7D25">
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">At the end of this reporting period, what cumulative proportion of inpatient staff (clinical and non-clinical staff who come into direct contact with pregnant or postpartum patients and infants) educated on safe sleep in the previous year? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA58AA" w:rsidR="007019A7">
+      <w:r w:rsidR="007019A7" w:rsidRPr="00AA58AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(please enter actual percentage of staff educated – no rounding</w:t>
       </w:r>
       <w:r w:rsidR="007019A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and no % symbol</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA58AA" w:rsidR="007019A7">
+      <w:r w:rsidR="007019A7" w:rsidRPr="00AA58AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="00BA7D25" w14:paraId="3D165555" w14:textId="194A5AC4">
+    <w:p w14:paraId="3D165555" w14:textId="194A5AC4" w:rsidR="0035780D" w:rsidRPr="00624F5C" w:rsidRDefault="00BA7D25" w:rsidP="0035780D">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA6C3BC" wp14:editId="2DBC38E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>276225</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1130466975" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
@@ -2596,127 +2509,127 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="24B51101">
               <v:rect id="Rectangle 5" style="position:absolute;margin-left:21.75pt;margin-top:7.05pt;width:103.5pt;height:31.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="2EEB79B5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAlKqFjd0AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiT0lIIcSpAgkMRB0olrk682BHxOthuG/6e5QTHnRnNvqnXkx/EAWPq&#10;AykoZwUIpC6YnqyC3dvjxTWIlDUZPQRCBd+YYN2cntS6MuFIr3jYZiu4hFKlFbicx0rK1Dn0Os3C&#10;iMTeR4heZz6jlSbqI5f7Qc6L4kp63RN/cHrEB4fd53bvFbT2frqhjd1495Rt2L0/v3z5qNT52XR3&#10;CyLjlP/C8IvP6NAwUxv2ZJIYFCwul5xkfVGCYH++LFhoFaxWJcimlv8HND8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA7sYxdGACAAAeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAlKqFjd0AAAAIAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0035780D">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA7D25" w:rsidP="0035780D" w:rsidRDefault="00BA7D25" w14:paraId="3C92CE9B" w14:textId="77777777">
+    <w:p w14:paraId="3C92CE9B" w14:textId="77777777" w:rsidR="00BA7D25" w:rsidRDefault="00BA7D25" w:rsidP="0035780D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007019A7" w:rsidP="007019A7" w:rsidRDefault="007019A7" w14:paraId="32479D09" w14:textId="77777777">
+    <w:p w14:paraId="32479D09" w14:textId="77777777" w:rsidR="007019A7" w:rsidRDefault="007019A7" w:rsidP="007019A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007019A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Proportion of outpatient staff educated on safe sleep in the previous year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="007019A7" w:rsidRDefault="0035780D" w14:paraId="200FA7DA" w14:textId="2473D1A8">
+    <w:p w14:paraId="200FA7DA" w14:textId="2473D1A8" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="007019A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0080642B">
         <w:t>At</w:t>
       </w:r>
-      <w:r w:rsidRPr="007019A7" w:rsidR="007019A7">
+      <w:r w:rsidR="007019A7" w:rsidRPr="007019A7">
         <w:t xml:space="preserve"> the end of this reporting period, what cumulative proportion of outpatient staff (clinical and non-clinical staff who come into direct contact with pregnant or postpartum patients and infants) have received the same safe sleep education as inpatient staff in the previous year</w:t>
       </w:r>
       <w:r w:rsidRPr="0080642B">
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007019A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(please enter actual percentage of staff educated – no rounding</w:t>
       </w:r>
       <w:r w:rsidR="007019A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and no % symbol</w:t>
       </w:r>
       <w:r w:rsidRPr="007019A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="13A71656" w14:textId="77777777">
+    <w:p w14:paraId="13A71656" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DCCD28C" wp14:editId="35B630AF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>257175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1608405011" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
@@ -2736,131 +2649,131 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="3AFA587E">
               <v:rect id="Rectangle 5" style="position:absolute;margin-left:20.25pt;margin-top:.75pt;width:103.5pt;height:31.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="116172EE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAdZd5Y9sAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOzU7DMBCE70i8g7VI3KhDlRaaxqkACQ5FHCiVuDrxYkfE62C7bXh7lhOc9mdGM1+9mfwgjhhT&#10;H0jB9awAgdQF05NVsH97vLoFkbImo4dAqOAbE2ya87NaVyac6BWPu2wFh1CqtAKX81hJmTqHXqdZ&#10;GJFY+wjR68xntNJEfeJwP8h5USyl1z1xg9MjPjjsPncHr6C199OKtnbr3VO2Yf/+/PLlo1KXF9Pd&#10;GkTGKf+Z4Ref0aFhpjYcyCQxKCiLBTv5z4PleXnDS6tgWS5ANrX8z9/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAO7GMXRgAgAAHgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHWXeWPbAAAABwEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="0C10A74E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00062051" w:rsidR="00515A05" w:rsidP="00515A05" w:rsidRDefault="00B41C1D" w14:paraId="282D016A" w14:textId="16822C49">
+    <w:p w14:paraId="0C10A74E" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D"/>
+    <w:p w14:paraId="282D016A" w14:textId="16822C49" w:rsidR="00515A05" w:rsidRPr="00062051" w:rsidRDefault="00B41C1D" w:rsidP="00515A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Proportion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00062051" w:rsidR="00515A05">
+      <w:r w:rsidR="00515A05" w:rsidRPr="00062051">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>of clinical staff educated on motivational interviewing in the previous year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00515A05" w:rsidP="00515A05" w:rsidRDefault="00515A05" w14:paraId="619C135A" w14:textId="2AC207D8">
+    <w:p w14:paraId="619C135A" w14:textId="2AC207D8" w:rsidR="00515A05" w:rsidRDefault="00515A05" w:rsidP="00515A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0080642B">
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B41C1D" w:rsidR="00B41C1D">
+      <w:r w:rsidR="00B41C1D" w:rsidRPr="00B41C1D">
         <w:t>the end of this reporting period, what cumulative proportion of clinical staff that care for patients is trained in motivational interviewing</w:t>
       </w:r>
       <w:r w:rsidRPr="0080642B">
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA58AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(please enter actual percentage of staff educated – no rounding</w:t>
       </w:r>
       <w:r w:rsidR="00B41C1D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and no % symbol</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA58AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00515A05" w:rsidP="00515A05" w:rsidRDefault="00515A05" w14:paraId="3B9F475A" w14:textId="77777777">
+    <w:p w14:paraId="3B9F475A" w14:textId="77777777" w:rsidR="00515A05" w:rsidRDefault="00515A05" w:rsidP="00515A05">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6881117F" wp14:editId="3A89321E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>257175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="495101224" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
@@ -2880,136 +2793,151 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="079DDA69">
               <v:rect id="Rectangle 5" style="position:absolute;margin-left:20.25pt;margin-top:.75pt;width:103.5pt;height:31.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="7A625269" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAdZd5Y9sAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOzU7DMBCE70i8g7VI3KhDlRaaxqkACQ5FHCiVuDrxYkfE62C7bXh7lhOc9mdGM1+9mfwgjhhT&#10;H0jB9awAgdQF05NVsH97vLoFkbImo4dAqOAbE2ya87NaVyac6BWPu2wFh1CqtAKX81hJmTqHXqdZ&#10;GJFY+wjR68xntNJEfeJwP8h5USyl1z1xg9MjPjjsPncHr6C199OKtnbr3VO2Yf/+/PLlo1KXF9Pd&#10;GkTGKf+Z4Ref0aFhpjYcyCQxKCiLBTv5z4PleXnDS6tgWS5ANrX8z9/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAO7GMXRgAgAAHgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHWXeWPbAAAABwEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00515A05" w:rsidP="0035780D" w:rsidRDefault="00515A05" w14:paraId="3EE311C1" w14:textId="77777777">
+    <w:p w14:paraId="3EE311C1" w14:textId="77777777" w:rsidR="00515A05" w:rsidRDefault="00515A05" w:rsidP="0035780D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B41C1D" w:rsidP="0035780D" w:rsidRDefault="00B41C1D" w14:paraId="39C3319B" w14:textId="77777777">
+    <w:p w14:paraId="39C3319B" w14:textId="77777777" w:rsidR="00B41C1D" w:rsidRDefault="00B41C1D" w:rsidP="0035780D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="00B41C1D" w14:paraId="75EF0871" w14:textId="56D62CF2">
+    <w:p w14:paraId="75EF0871" w14:textId="6AA1047E" w:rsidR="0035780D" w:rsidRDefault="00B41C1D" w:rsidP="0035780D">
       <w:r w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Percentage of patients with a delivery in the month that received safe sleep education prenatally</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0080642B" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6E23BE39" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Percentage of patients with a delivery in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>reporting period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41C1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that received safe sleep education prenatally</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E23BE39" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="0080642B" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2E5A">
         <w:t>Please identify the numerator and denominator below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6C45958D" w14:textId="77777777">
+    <w:p w14:paraId="6C45958D" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="00B41C1D" w:rsidRDefault="0035780D" w14:paraId="1456DDFC" w14:textId="60CB753D">
+    <w:p w14:paraId="1456DDFC" w14:textId="60CB753D" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="00B41C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Numerator = </w:t>
       </w:r>
       <w:r w:rsidRPr="00237B72">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Among the denominator,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B41C1D" w:rsidR="00B41C1D">
+      <w:r w:rsidR="00B41C1D" w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Number of patients who received safe sleep education during at least one prenatal visit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B41C1D" w:rsidP="0035780D" w:rsidRDefault="00B41C1D" w14:paraId="6D9B2CC2" w14:textId="2F531F50">
+    <w:p w14:paraId="6D9B2CC2" w14:textId="2F531F50" w:rsidR="00B41C1D" w:rsidRDefault="00B41C1D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29766BBD" wp14:editId="22E51542">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
@@ -3035,109 +2963,109 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="700135C7">
               <v:rect id="Rectangle 5" style="position:absolute;margin-left:0;margin-top:6pt;width:103.5pt;height:31.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="42ED3BEA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAOaZ/O9oAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KhNJCiEOBUgwaGIQ0slrk682BHxOthuG96e5QSn/ZnVzLfNag6jOGDK&#10;QyQNlwsFAqmPdiCnYff2dHEDIhdD1oyRUMM3Zli1pyeNqW080gYP2+IEm1CujQZfylRLmXuPweRF&#10;nJBY+4gpmMJjctImc2TzMMpKqWsZzECc4M2Ejx77z+0+aOjcw3xLa7cO/rm4uHt/ef0KSevzs/n+&#10;DkTBufwdwy8+o0PLTF3ck81i1MCPFN5WXFmt1JKbTsPySoFsG/kfv/0BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA7sYxdGACAAAeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOaZ/O9oAAAAGAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="638ECE7B" w14:textId="77777777">
+    <w:p w14:paraId="638ECE7B" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="78943EE3" w14:textId="77777777">
+    <w:p w14:paraId="78943EE3" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6A3D947B" w14:textId="6216C9AD">
+    <w:p w14:paraId="6A3D947B" w14:textId="6216C9AD" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Denominator = </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B41C1D" w:rsidR="00B41C1D">
+      <w:r w:rsidR="00B41C1D" w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of postpartum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B41C1D" w:rsidR="0050246F">
+      <w:r w:rsidR="0050246F" w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>individuals who</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B41C1D" w:rsidR="00B41C1D">
+      <w:r w:rsidR="00B41C1D" w:rsidRPr="00B41C1D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> received prenatal care at a system clinic and delivered at Healthcare Teams birthing site</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A1392" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="57762300" w14:textId="77777777">
+    <w:p w14:paraId="57762300" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="001A1392" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="621247A6" wp14:editId="72539C98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
@@ -3163,404 +3091,405 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="5E3FBD6C">
               <v:rect id="Rectangle 5" style="position:absolute;margin-left:0;margin-top:7.45pt;width:103.5pt;height:31.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="358DD578" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuxjF0YAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyT6MOkXQosOA&#10;oA3WDj2rslQbkEWNUuJkv36U7DhFW+ww7CJTIvlIPT/q/GLfGbZT6FuwFS/Ocs6UlVC39qniP++v&#10;P3zhzAdha2HAqooflOcXy/fvzntXqhk0YGqFjECsL3tX8SYEV2aZl43qhD8Dpyw5NWAnAm3xKatR&#10;9ITemWyW55+yHrB2CFJ5T6dXg5MvE77WSoZbrb0KzFScegtpxbQ+xjVbnovyCYVrWjm2If6hi060&#10;lopOUFciCLbF9hVU10oEDzqcSegy0LqVKt2BblPkL25z1win0l2IHO8mmvz/g5U3uzu3QaKhd770&#10;ZMZb7DV28Uv9sX0i6zCRpfaBSTosPhbz+YI4leSb53lONsFkp2yHPnxT0LFoVBzpZySOxG7twxB6&#10;DInFLFy3xsTzUyvJCgejYoCxP5RmbU3FZwkoqURdGmQ7Qf9XSKlsKAZXI2o1HBcLam5sbcpIjSbA&#10;iKyp8IQ9AkQFvsYe2h7jY6pKIpuS8781NiRPGaky2DAld60FfAvA0K3GykP8kaSBmsjSI9SHDTKE&#10;QeLeyeuWaF8LHzYCSdP0p2hOwy0t2kBfcRgtzhrA32+dx3iSGnk562lGKu5/bQUqzsx3SyL8SgqI&#10;Q5U288XnGW3wuefxucduu0ug31TQi+BkMmN8MEdTI3QPNM6rWJVcwkqqXXEZ8Li5DMPs0oMg1WqV&#10;wmiQnAhre+dkBI+sRlnd7x8EulF7gVR7A8d5EuULCQ6xMdPCahtAt0mfJ15HvmkIk3DGByNO+fN9&#10;ijo9a8s/AAAA//8DAFBLAwQUAAYACAAAACEAE1bgftsAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDhQhJ41SABIciDpRKXJ14a0fE62C7bfh7lhMcZ2Y187ZZz34UR4xp&#10;CKTgelGAQOqDGcgq2L0/Xd2BSFmT0WMgVPCNCdbt+VmjaxNO9IbHbbaCSyjVWoHLeaqlTL1Dr9Mi&#10;TEic7UP0OrOMVpqoT1zuR7ksilvp9UC84PSEjw77z+3BK+jsw1zRxm68e8427D5eXr98VOryYr5f&#10;gcg4579j+MVndGiZqQsHMkmMCviRzO5NBYLTZVGy0Skoywpk28j/+O0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAO7GMXRgAgAAHgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABNW4H7bAAAABgEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6A299B8D" w14:textId="77777777">
+    <w:p w14:paraId="6A299B8D" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="59416748" w14:textId="77777777">
+    <w:p w14:paraId="59416748" w14:textId="77777777" w:rsidR="0035780D" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="3D24270C" w14:textId="6EB0C0A3">
+    <w:p w14:paraId="3D24270C" w14:textId="6EB0C0A3" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 3 - QI Report Out</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E7C02" w:rsidR="00515A05">
+      <w:r w:rsidR="00515A05" w:rsidRPr="009E7C02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="00515A05" w:rsidP="0035780D" w:rsidRDefault="00515A05" w14:paraId="2BBDBB61" w14:textId="77777777">
+    <w:p w14:paraId="2BBDBB61" w14:textId="77777777" w:rsidR="00515A05" w:rsidRPr="009E7C02" w:rsidRDefault="00515A05" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="00515A05" w:rsidP="0035780D" w:rsidRDefault="00515A05" w14:paraId="72855469" w14:textId="73A8804F">
+    <w:p w14:paraId="72855469" w14:textId="73A8804F" w:rsidR="00515A05" w:rsidRPr="009E7C02" w:rsidRDefault="00515A05" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This section is optional for sustaining initiatives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="2EFAD4CC" w14:textId="77777777">
+    <w:p w14:paraId="2EFAD4CC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="67C25CFD" w14:textId="77777777">
+    <w:p w14:paraId="67C25CFD" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This section of the survey is the QI report for the designated reporting period. Please enter a brief narrative for each question, as applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="26764FAC" w14:textId="77777777">
+    <w:p w14:paraId="26764FAC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="23DB3355" w14:textId="77777777">
+    <w:p w14:paraId="23DB3355" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="2B4D000C" w14:textId="77777777">
+    <w:p w14:paraId="2B4D000C" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="4407A0BB" w14:textId="77777777">
+    <w:p w14:paraId="4407A0BB" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Identify the specific activities your team is implementing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="73ADEDA3" w14:textId="77777777">
+    <w:p w14:paraId="73ADEDA3" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="72827FE5" w14:textId="77777777">
+    <w:p w14:paraId="72827FE5" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="137173CC" w14:textId="77777777">
+    <w:p w14:paraId="137173CC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="0274197A" w14:textId="77777777">
+    <w:p w14:paraId="0274197A" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="3B0211EC" w14:textId="77777777">
+    <w:p w14:paraId="3B0211EC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="597651D8" w14:textId="77777777">
+    <w:p w14:paraId="597651D8" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="2B2EA469" w14:textId="77777777">
+    <w:p w14:paraId="2B2EA469" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="37661AEC" w14:textId="77777777">
+    <w:p w14:paraId="37661AEC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Results: provide quantitative and/or qualitative outcomes to date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6323B436" w14:textId="77777777">
+    <w:p w14:paraId="6323B436" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6BC56BB5" w14:textId="77777777">
+    <w:p w14:paraId="6BC56BB5" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="0FC1F4C5" w14:textId="77777777">
+    <w:p w14:paraId="0FC1F4C5" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="1ED7E057" w14:textId="77777777">
+    <w:p w14:paraId="1ED7E057" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="5AC63AFA" w14:textId="77777777">
+    <w:p w14:paraId="5AC63AFA" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="01D16CB4" w14:textId="77777777">
+    <w:p w14:paraId="01D16CB4" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="5A43EDBC" w14:textId="77777777">
+    <w:p w14:paraId="5A43EDBC" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="7B0435EA" w14:textId="77777777">
+    <w:p w14:paraId="7B0435EA" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidP="0035780D" w:rsidRDefault="0035780D" w14:paraId="6B954313" w14:textId="77777777">
+    <w:p w14:paraId="6B954313" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D" w:rsidP="0035780D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C02">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>On this topic, our team would most like to learn from our peers (based on your team’s challenges and successes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7C02" w:rsidR="0035780D" w:rsidRDefault="0035780D" w14:paraId="5C4ED585" w14:textId="77777777"/>
-    <w:sectPr w:rsidRPr="009E7C02" w:rsidR="0035780D">
+    <w:p w14:paraId="5C4ED585" w14:textId="77777777" w:rsidR="0035780D" w:rsidRPr="009E7C02" w:rsidRDefault="0035780D"/>
+    <w:sectPr w:rsidR="0035780D" w:rsidRPr="009E7C02">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B10A27" w:rsidP="005815BC" w:rsidRDefault="00B10A27" w14:paraId="2ACF9C13" w14:textId="77777777">
+    <w:p w14:paraId="4B5E9F78" w14:textId="77777777" w:rsidR="004F06D8" w:rsidRDefault="004F06D8" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B10A27" w:rsidP="005815BC" w:rsidRDefault="00B10A27" w14:paraId="07A23CCD" w14:textId="77777777">
+    <w:p w14:paraId="3285AD08" w14:textId="77777777" w:rsidR="004F06D8" w:rsidRDefault="004F06D8" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3600,316 +3529,316 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-588851015"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w:rsidRPr="005815BC" w:rsidR="005815BC" w:rsidRDefault="005815BC" w14:paraId="5A1056CB" w14:textId="33861674">
+          <w:p w14:paraId="5A1056CB" w14:textId="33861674" w:rsidR="005815BC" w:rsidRPr="005815BC" w:rsidRDefault="005815BC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="005815BC">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText> NUMPAGES  </w:instrText>
+              <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005815BC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="005815BC" w:rsidRDefault="005815BC" w14:paraId="021E7350" w14:textId="77777777">
+  <w:p w14:paraId="021E7350" w14:textId="77777777" w:rsidR="005815BC" w:rsidRDefault="005815BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B10A27" w:rsidP="005815BC" w:rsidRDefault="00B10A27" w14:paraId="30F80BC1" w14:textId="77777777">
+    <w:p w14:paraId="3CB07046" w14:textId="77777777" w:rsidR="004F06D8" w:rsidRDefault="004F06D8" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B10A27" w:rsidP="005815BC" w:rsidRDefault="00B10A27" w14:paraId="715C7A43" w14:textId="77777777">
+    <w:p w14:paraId="640124BC" w14:textId="77777777" w:rsidR="004F06D8" w:rsidRDefault="004F06D8" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="001F033B" w:rsidR="005815BC" w:rsidRDefault="00CC62CB" w14:paraId="795ED67E" w14:textId="3C8D0E78">
+  <w:p w14:paraId="795ED67E" w14:textId="3C8D0E78" w:rsidR="005815BC" w:rsidRPr="001F033B" w:rsidRDefault="00CC62CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>March 30, 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013631CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAA87724"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48151BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEC694BA"/>
     <w:lvl w:ilvl="0" w:tplc="254E7544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -3945,147 +3874,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F944F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82986D44"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6346B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A682D02"/>
     <w:lvl w:ilvl="0" w:tplc="9DAC78A6">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4152,214 +4081,215 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361831372">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="577404077">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="81420197">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="242108182">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35481"/>
     <w:rsid w:val="000413DA"/>
     <w:rsid w:val="001C16C2"/>
     <w:rsid w:val="001F033B"/>
     <w:rsid w:val="0035780D"/>
+    <w:rsid w:val="004F06D8"/>
     <w:rsid w:val="0050246F"/>
     <w:rsid w:val="00515A05"/>
     <w:rsid w:val="00564258"/>
     <w:rsid w:val="005815BC"/>
     <w:rsid w:val="00592F84"/>
+    <w:rsid w:val="006C4DAC"/>
     <w:rsid w:val="007019A7"/>
     <w:rsid w:val="00834238"/>
+    <w:rsid w:val="008C5CEC"/>
     <w:rsid w:val="009E7C02"/>
     <w:rsid w:val="00AC1A45"/>
     <w:rsid w:val="00AD600E"/>
     <w:rsid w:val="00B10A27"/>
     <w:rsid w:val="00B41C1D"/>
     <w:rsid w:val="00B61315"/>
     <w:rsid w:val="00BA7D25"/>
     <w:rsid w:val="00C35481"/>
     <w:rsid w:val="00CC62CB"/>
     <w:rsid w:val="00D00CE5"/>
     <w:rsid w:val="00D5409F"/>
     <w:rsid w:val="00F25E3E"/>
     <w:rsid w:val="536C1746"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="176841CF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{157882AC-D24B-425E-A7AB-4F2A7A8B1281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4515,52 +4445,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4627,101 +4557,101 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4838,434 +4768,435 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005815BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005815BC"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005815BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005815BC"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5516,51 +5447,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1000</Words>
+  <Characters>5706</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6693</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lisa Boyd</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Hadar Reem</lastModifiedBy>
-  <revision>10</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>