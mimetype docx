--- v0 (2026-07-26)
+++ v1 (2026-10-18)
@@ -8,53 +8,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C35481" w:rsidP="16726DCA" w:rsidRDefault="009D6E0C" w14:paraId="364DACE3" w14:textId="7CCF8548">
+    <w:p w14:paraId="364DACE3" w14:textId="7CCF8548" w:rsidR="00C35481" w:rsidRDefault="009D6E0C" w:rsidP="16726DCA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14921A1B" wp14:editId="25844595">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3952875" cy="1571625"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="1145" y="0"/>
                 <wp:lineTo x="0" y="1833"/>
@@ -99,3332 +99,3324 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3952875" cy="1571625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA1AD9" w:rsidP="6C23812A" w:rsidRDefault="00BA1AD9" w14:paraId="59F0DBFF" w14:textId="208B9196">
+    <w:p w14:paraId="59F0DBFF" w14:textId="45752163" w:rsidR="00BA1AD9" w:rsidRDefault="00BA1AD9" w:rsidP="6C23812A">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FBE44A" w14:textId="17C36C66" w:rsidR="00BA1AD9" w:rsidRDefault="00BA1AD9" w:rsidP="6C23812A">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2431ACE6" w14:textId="2047D170" w:rsidR="00F969E5" w:rsidRDefault="00F969E5" w:rsidP="00F969E5">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40FC51AE" wp14:editId="5DAE0E17">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40FC51AE" wp14:editId="3442AD15">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>1466215</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>462915</wp:posOffset>
+              <wp:posOffset>116840</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2877820" cy="810895"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="1581072790" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2877820" cy="810895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA1AD9" w:rsidP="6C23812A" w:rsidRDefault="00BA1AD9" w14:paraId="67FBE44A" w14:textId="77777777">
+    <w:p w14:paraId="22D2B712" w14:textId="77777777" w:rsidR="00F969E5" w:rsidRPr="00F969E5" w:rsidRDefault="00F969E5" w:rsidP="7B402CD0">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B75BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A19834" w14:textId="7E3A6F74" w:rsidR="00C35481" w:rsidRPr="00237DF0" w:rsidRDefault="0060131A" w:rsidP="7B402CD0">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="7B402CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t>Maternal Sepsis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35481" w:rsidRPr="7B402CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>Maternal Sepsis</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00614C12" w:rsidRPr="7B402CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">Sustainment </w:t>
+      </w:r>
+      <w:r w:rsidR="6AAD7530" w:rsidRPr="7B402CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="1B75BC"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sustainment </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Milestone Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="009D7D84" w:rsidP="2C5A026A" w:rsidRDefault="009D7D84" w14:paraId="4B1B87DD" w14:textId="713A27E9">
+    <w:p w14:paraId="4B1B87DD" w14:textId="713A27E9" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="009D7D84" w:rsidP="2C5A026A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If your hospital is </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00614C12">
+      <w:r w:rsidR="00614C12" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in sustainment for </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="4533787B">
+      <w:r w:rsidR="4533787B" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maternal Sepsis initiative, please complete th</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="48F00AE3">
+      <w:r w:rsidR="48F00AE3" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e milestone </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="64C03865">
+      <w:r w:rsidR="64C03865" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submission </w:t>
       </w:r>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by the due date for the designated quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00614C12" w:rsidR="009D7D84" w:rsidP="2C5A026A" w:rsidRDefault="00614C12" w14:paraId="53D69D89" w14:textId="6A702BC7">
+    <w:p w14:paraId="53D69D89" w14:textId="6A702BC7" w:rsidR="009D7D84" w:rsidRPr="00614C12" w:rsidRDefault="00614C12" w:rsidP="2C5A026A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="280A9F6F">
+      <w:r w:rsidR="280A9F6F" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Please</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complete all structure measure questions in section 1 and submit data for at least one process measure in section 2. For the sustainment year, the QI narrative questions in section 3 are optional.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="009D7D84" w:rsidP="2C5A026A" w:rsidRDefault="00614C12" w14:paraId="53932EA7" w14:textId="2D71E309">
+    <w:p w14:paraId="53932EA7" w14:textId="2D71E309" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="00614C12" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="5E1AC7A0">
+      <w:r w:rsidR="5E1AC7A0" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="03FA6DAE">
+      <w:r w:rsidR="03FA6DAE" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">milestone submission </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="009D7D84">
+      <w:r w:rsidR="009D7D84" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>includes three sections for the Maternal Sepsis initiative:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="00624F5C" w:rsidRDefault="00614C12" w14:paraId="564B2B22" w14:textId="5A07BC70">
+    <w:p w14:paraId="564B2B22" w14:textId="5A07BC70" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00614C12" w:rsidP="00624F5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Required - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00624F5C" w:rsidR="009D7D84">
+      <w:r w:rsidR="009D7D84" w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 1 - Structure Measure Questions (Milestone 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="009D7D84" w:rsidP="00624F5C" w:rsidRDefault="00614C12" w14:paraId="0BAB57B8" w14:textId="3F47BC73">
+    <w:p w14:paraId="0BAB57B8" w14:textId="3F47BC73" w:rsidR="009D7D84" w:rsidRPr="00624F5C" w:rsidRDefault="00614C12" w:rsidP="00624F5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
-      <w:r w:rsidRPr="00624F5C" w:rsidR="009D7D84">
+      <w:r w:rsidR="009D7D84" w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 2 - Outcome and Process Data Measures (Milestone 4) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D7D84" w:rsidP="009D7D84" w:rsidRDefault="00614C12" w14:paraId="6D5DDF72" w14:textId="21767F0D">
+    <w:p w14:paraId="6D5DDF72" w14:textId="21767F0D" w:rsidR="009D7D84" w:rsidRDefault="00614C12" w:rsidP="009D7D84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Optional - </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="009D7D84">
+      <w:r w:rsidR="009D7D84" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 3 - QI Report Out narrative questions </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00614C12" w:rsidR="00614C12" w:rsidP="6C23812A" w:rsidRDefault="009D7D84" w14:paraId="128C65FF" w14:textId="03557BEB">
+    <w:p w14:paraId="128C65FF" w14:textId="03557BEB" w:rsidR="00614C12" w:rsidRPr="00614C12" w:rsidRDefault="009D7D84" w:rsidP="6C23812A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please follow the instructions for each section to complete your submission. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00614C12" w:rsidP="16726DCA" w:rsidRDefault="078D2090" w14:paraId="02E4DD7D" w14:textId="0F818697">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w14:paraId="02E4DD7D" w14:textId="0F818697" w:rsidR="00614C12" w:rsidRDefault="078D2090" w:rsidP="16726DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: If for past initiatives your team has had different individuals completing the survey and process or outcome measures (previously submitted in Life QI), please adjust your workflows to ensure the person completing this submission has the necessary outcome and/or process measure data. To simplify the submission process, we strongly recommend using this worksheet to collect your answers for each section before completing the overall milestone submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E0F44" w:rsidP="16726DCA" w:rsidRDefault="001E0F44" w14:paraId="0D42C927" w14:textId="77777777">
-[...28 lines deleted...]
-    <w:p w:rsidR="00614C12" w:rsidP="2C5A026A" w:rsidRDefault="00614C12" w14:paraId="3F18F907" w14:textId="77777777">
+    <w:p w14:paraId="269837E4" w14:textId="2111B351" w:rsidR="00237DF0" w:rsidRPr="00237DF0" w:rsidRDefault="00624F5C" w:rsidP="00F969E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C5A026A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reporting Timeframe and Hospital Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CEB2AC" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A95049" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C5A026A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What is your PA PQC Hospital or Affiliation? (dropdown box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E79A98A" w14:textId="77777777" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A1159" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C5A026A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What is your name? (text box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C286F75" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AA099C" w14:textId="1E6CC312" w:rsidR="009D7D84" w:rsidRDefault="00C35481" w:rsidP="007777E8">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C5A026A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.    What is your title/role? (text box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C63A0AE" w14:textId="04F2012B" w:rsidR="009D7D84" w:rsidRPr="009D7D84" w:rsidRDefault="009D7D84" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...109 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="2C5A026A">
+        <w:t>Section 1 - Structure Measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00624F5C" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Section 1 - Structure Measure</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="2C5A026A" w:rsidRDefault="00624F5C" w14:paraId="64CF5A56" w14:textId="637A0D94">
+    <w:p w14:paraId="64CF5A56" w14:textId="637A0D94" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please answer every question in this portion of the su</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="5909638B">
+      <w:r w:rsidR="5909638B" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bmission</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D7D84" w:rsidP="2C5A026A" w:rsidRDefault="009D7D84" w14:paraId="7FD01286" w14:textId="77777777">
+    <w:p w14:paraId="7FD01286" w14:textId="77777777" w:rsidR="009D7D84" w:rsidRDefault="009D7D84" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="2C5A026A" w:rsidRDefault="00624F5C" w14:paraId="2E48B20A" w14:textId="3B7D76AF">
+    <w:p w14:paraId="2E48B20A" w14:textId="3B7D76AF" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For each of the Structure Measure questions, rate progress towards putting and keeping the structure measure fully in place on a scale from 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="53E83B66">
+      <w:r w:rsidR="53E83B66" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not yet started</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="1A44A1AC">
+      <w:r w:rsidR="1A44A1AC" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="5525DD09">
+      <w:r w:rsidR="5525DD09" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="5089E26B">
+      <w:r w:rsidR="5089E26B" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fully in place</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="2953DE82">
+      <w:r w:rsidR="2953DE82" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00C35481" w14:paraId="39401DBE" w14:textId="77777777">
+    <w:p w14:paraId="39401DBE" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED5DB4" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="079259A9" w14:textId="575EE2AF">
+    <w:p w14:paraId="079259A9" w14:textId="575EE2AF" w:rsidR="00C35481" w:rsidRPr="00ED5DB4" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patient Event Debriefs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00614C12" w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="5C875DC5" w14:textId="1D9070E8">
+    <w:p w14:paraId="5C875DC5" w14:textId="1D9070E8" w:rsidR="0060131A" w:rsidRPr="00614C12" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Has your department established a standardized process to conduct debriefs with patients after a severe event*? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060131A" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="7F1DE719" w14:textId="6E7D6B39">
+    <w:p w14:paraId="7F1DE719" w14:textId="6E7D6B39" w:rsidR="00C35481" w:rsidRPr="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Severe events may include TJC sentinel event definition, severe maternal morbidity, or fetal death</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="3937A125" w14:textId="6A301FF1">
+    <w:p w14:paraId="3937A125" w14:textId="6A301FF1" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk163034238" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk163034238"/>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="262DD40C" w14:textId="427B9064">
+    <w:p w14:paraId="262DD40C" w14:textId="427B9064" w:rsidR="00C35481" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="472C8E66" w14:textId="2218432A">
+    <w:p w14:paraId="472C8E66" w14:textId="2218432A" w:rsidR="00C35481" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="135FC82F" w14:textId="6EB13A2E">
+    <w:p w14:paraId="135FC82F" w14:textId="6EB13A2E" w:rsidR="00C35481" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="6C4E5FEC" w14:textId="15C2D194">
+    <w:p w14:paraId="6C4E5FEC" w14:textId="15C2D194" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="5C8F607B" w14:textId="4E853E9A">
+    <w:p w14:paraId="5C8F607B" w14:textId="4E853E9A" w:rsidR="00C35481" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00C35481" w14:paraId="4DE36333" w14:textId="77777777">
+    <w:p w14:paraId="4DE36333" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="634D4CE2" w14:textId="3F05F95D">
+    <w:p w14:paraId="634D4CE2" w14:textId="3F05F95D" w:rsidR="00C35481" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clinical Team Debriefs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="64432F73" w14:textId="77777777">
+    <w:p w14:paraId="64432F73" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Has your department established a system to perform regular formal debriefs with the clinical team after cases with major complications*? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="5032C09A" w14:textId="77777777">
+    <w:p w14:paraId="5032C09A" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="6D4BC56D" w14:textId="0EE1C9CE">
+    <w:p w14:paraId="6D4BC56D" w14:textId="0EE1C9CE" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Major complications will be defined by each facility based on volume, with a minimum being The Joint Commission Severe Maternal Morbidity Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060131A" w:rsidR="001E0F44" w:rsidP="2C5A026A" w:rsidRDefault="001E0F44" w14:paraId="5B015E73" w14:textId="77777777">
+    <w:p w14:paraId="5B015E73" w14:textId="77777777" w:rsidR="001E0F44" w:rsidRPr="0060131A" w:rsidRDefault="001E0F44" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="412326DB" w14:textId="6412482D">
+    <w:p w14:paraId="412326DB" w14:textId="6412482D" w:rsidR="0060131A" w:rsidRPr="00E71ECF" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk163034476" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk163034476"/>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="7C9685E8" w14:textId="77777777">
+    <w:p w14:paraId="7C9685E8" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="359C1A21" w14:textId="77777777">
+    <w:p w14:paraId="359C1A21" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="40A33FC7" w14:textId="77777777">
+    <w:p w14:paraId="40A33FC7" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="51D27C53" w14:textId="77777777">
+    <w:p w14:paraId="51D27C53" w14:textId="77777777" w:rsidR="0060131A" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00614C12" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="1E42E0A2" w14:textId="57148AA5">
+    <w:p w14:paraId="1E42E0A2" w14:textId="57148AA5" w:rsidR="00C35481" w:rsidRPr="00614C12" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="3A828C47" w14:textId="5D345038">
+    <w:p w14:paraId="3A828C47" w14:textId="5D345038" w:rsidR="00C35481" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Multidisciplinary Case Reviews for Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="3D4C5403" w14:textId="05AB5AE3">
+    <w:p w14:paraId="3D4C5403" w14:textId="05AB5AE3" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Has your hospital established a process to perform multidisciplinary systems level reviews on cases of sepsis that occur during pregnancy, birth, and the postpartum period?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00550A7D" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="62F67075" w14:textId="77777777">
+    <w:p w14:paraId="62F67075" w14:textId="77777777" w:rsidR="00550A7D" w:rsidRPr="00E71ECF" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00550A7D" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="234532A4" w14:textId="77777777">
+    <w:p w14:paraId="234532A4" w14:textId="77777777" w:rsidR="00550A7D" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00550A7D" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="30B473E7" w14:textId="77777777">
+    <w:p w14:paraId="30B473E7" w14:textId="77777777" w:rsidR="00550A7D" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00550A7D" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="15CF32D9" w14:textId="77777777">
+    <w:p w14:paraId="15CF32D9" w14:textId="77777777" w:rsidR="00550A7D" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00550A7D" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="48DE5EB6" w14:textId="77777777">
+    <w:p w14:paraId="48DE5EB6" w14:textId="77777777" w:rsidR="00550A7D" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00550A7D" w14:paraId="07044E00" w14:textId="3CFFC535">
+    <w:p w14:paraId="07044E00" w14:textId="3CFFC535" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00550A7D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00C35481" w14:paraId="4F4D15C7" w14:textId="77777777">
+    <w:p w14:paraId="4F4D15C7" w14:textId="77777777" w:rsidR="00C35481" w:rsidRDefault="00C35481" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00214B24" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="6A3D12F0" w14:textId="5A01C13E">
+    <w:p w14:paraId="6A3D12F0" w14:textId="5A01C13E" w:rsidR="00C35481" w:rsidRPr="00214B24" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Obstetric Sepsis Screening &amp; Diagnosis System</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00C35481" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="440C83CA" w14:textId="060255A6">
+    <w:p w14:paraId="440C83CA" w14:textId="060255A6" w:rsidR="00C35481" w:rsidRPr="00E71ECF" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your facility implemented a system for screening and diagnosis of pregnant and postpartum people for sepsis?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="4782CF71" w14:textId="77777777">
+    <w:p w14:paraId="4782CF71" w14:textId="77777777" w:rsidR="00362E75" w:rsidRPr="00E71ECF" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk163035993" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk163035993"/>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="005CF334" w14:textId="77777777">
+    <w:p w14:paraId="005CF334" w14:textId="77777777" w:rsidR="00362E75" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="08EABA81" w14:textId="77777777">
+    <w:p w14:paraId="08EABA81" w14:textId="77777777" w:rsidR="00362E75" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="3001AB93" w14:textId="77777777">
+    <w:p w14:paraId="3001AB93" w14:textId="77777777" w:rsidR="00362E75" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="4B1FFDE9" w14:textId="77777777">
+    <w:p w14:paraId="4B1FFDE9" w14:textId="77777777" w:rsidR="00362E75" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="255CA43B" w14:textId="77777777">
+    <w:p w14:paraId="255CA43B" w14:textId="77777777" w:rsidR="00362E75" w:rsidRPr="00E71ECF" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="006D735C" w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="0060131A" w14:paraId="53C89E63" w14:textId="77777777">
+    <w:p w14:paraId="53C89E63" w14:textId="77777777" w:rsidR="0060131A" w:rsidRPr="006D735C" w:rsidRDefault="0060131A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0060131A" w:rsidP="2C5A026A" w:rsidRDefault="00362E75" w14:paraId="57F0F660" w14:textId="7171E428">
+    <w:p w14:paraId="57F0F660" w14:textId="7171E428" w:rsidR="0060131A" w:rsidRDefault="00362E75" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protocols for Management of Suspected and Confirmed Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362E75" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="4037C9CD" w14:textId="559144B4">
+    <w:p w14:paraId="4037C9CD" w14:textId="559144B4" w:rsidR="00362E75" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your facility established standard protocols and escalation policies for management of pregnant and postpartum people with suspected sepsis and sepsis that include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D735C" w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="00A438B3" w14:paraId="5DF52CA6" w14:textId="77777777">
+    <w:p w14:paraId="5DF52CA6" w14:textId="77777777" w:rsidR="00A438B3" w:rsidRPr="006D735C" w:rsidRDefault="00A438B3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="00A438B3" w14:paraId="2EC2BF91" w14:textId="697B7C36">
+    <w:p w14:paraId="2EC2BF91" w14:textId="697B7C36" w:rsidR="00A438B3" w:rsidRDefault="00A438B3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8a. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="008C0D21">
+      <w:r w:rsidR="008C0D21" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rapid response protocol for unstable patients</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="1F5F31D3" w14:textId="77777777">
+    <w:p w14:paraId="1F5F31D3" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="22073708" w14:textId="77777777">
+    <w:p w14:paraId="22073708" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="09D6FD69" w14:textId="77777777">
+    <w:p w14:paraId="09D6FD69" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="17C44DE9" w14:textId="77777777">
+    <w:p w14:paraId="17C44DE9" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="60ED8FED" w14:textId="77777777">
+    <w:p w14:paraId="60ED8FED" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="006D735C" w:rsidRDefault="008C0D21" w14:paraId="14B75E5A" w14:textId="77777777">
+    <w:p w14:paraId="14B75E5A" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="006D735C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D735C" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="1110FFDF" w14:textId="77777777">
+    <w:p w14:paraId="1110FFDF" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="006D735C" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA1AD9" w:rsidR="008C0D21" w:rsidP="00BA1AD9" w:rsidRDefault="008C0D21" w14:paraId="0ABE1E3E" w14:textId="70A13C41">
+    <w:p w14:paraId="0ABE1E3E" w14:textId="70A13C41" w:rsidR="008C0D21" w:rsidRPr="00BA1AD9" w:rsidRDefault="008C0D21" w:rsidP="00BA1AD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1AD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8b. Standardized order set for sepsis evaluation/management</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="39296495" w14:textId="77777777">
+    <w:p w14:paraId="39296495" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="040489B1" w14:textId="77777777">
+    <w:p w14:paraId="040489B1" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3D22EB72" w14:textId="77777777">
+    <w:p w14:paraId="3D22EB72" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="7FAF4B54" w14:textId="77777777">
+    <w:p w14:paraId="7FAF4B54" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="02E9CA55" w14:textId="77777777">
+    <w:p w14:paraId="02E9CA55" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="5E03D93F" w14:textId="77777777">
+    <w:p w14:paraId="5E03D93F" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162246" w:rsidP="2C5A026A" w:rsidRDefault="00162246" w14:paraId="0EB5785B" w14:textId="77777777">
+    <w:p w14:paraId="0EB5785B" w14:textId="77777777" w:rsidR="00162246" w:rsidRDefault="00162246" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="2A5BADA3" w14:textId="1AA03246">
+    <w:p w14:paraId="2A5BADA3" w14:textId="1AA03246" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8c. Rapid access to laboratory results to assist in identifying severity and potential source</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="0077BA55" w14:textId="77777777">
+    <w:p w14:paraId="0077BA55" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="0C340A60" w14:textId="77777777">
+    <w:p w14:paraId="0C340A60" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="437EC0E5" w14:textId="77777777">
+    <w:p w14:paraId="437EC0E5" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="70BAE31F" w14:textId="77777777">
+    <w:p w14:paraId="70BAE31F" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="4CA8212F" w14:textId="77777777">
+    <w:p w14:paraId="4CA8212F" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="690DEAE7" w14:textId="77777777">
+    <w:p w14:paraId="690DEAE7" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="090339C9" w14:textId="77777777">
+    <w:p w14:paraId="090339C9" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="50124956" w14:textId="0F1FE01F">
+    <w:p w14:paraId="50124956" w14:textId="0F1FE01F" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8d. Protocol for source control starting with least invasive means</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="73950D80" w14:textId="77777777">
+    <w:p w14:paraId="73950D80" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3833D904" w14:textId="77777777">
+    <w:p w14:paraId="3833D904" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="38194F7C" w14:textId="77777777">
+    <w:p w14:paraId="38194F7C" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3E0B2A81" w14:textId="77777777">
+    <w:p w14:paraId="3E0B2A81" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="4D6A6444" w14:textId="77777777">
+    <w:p w14:paraId="4D6A6444" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="05955089" w14:textId="77777777">
+    <w:p w14:paraId="05955089" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2524D" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="75CBDC67" w14:textId="77777777">
+    <w:p w14:paraId="75CBDC67" w14:textId="77777777" w:rsidR="00A2524D" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2524D" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="28D3533B" w14:textId="77777777">
+    <w:p w14:paraId="28D3533B" w14:textId="77777777" w:rsidR="00A2524D" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protocols for Management of Suspected and Confirmed Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="0D23CE75" w14:textId="5ECD1941">
+    <w:p w14:paraId="0D23CE75" w14:textId="5ECD1941" w:rsidR="00A438B3" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your department developed/curated patient education materials on urgent postpartum warning signs that align with culturally and linguistically appropriate standards?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="4F48F28C" w14:textId="77777777">
+    <w:p w14:paraId="4F48F28C" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3C8DB9C1" w14:textId="77777777">
+    <w:p w14:paraId="3C8DB9C1" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="241BF33D" w14:textId="77777777">
+    <w:p w14:paraId="241BF33D" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="5F4F21A2" w14:textId="77777777">
+    <w:p w14:paraId="5F4F21A2" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="79CA1FB6" w14:textId="77777777">
+    <w:p w14:paraId="79CA1FB6" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="5A2F7D7B" w14:textId="77777777">
+    <w:p w14:paraId="5A2F7D7B" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2524D" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="5F461D0D" w14:textId="77777777">
+    <w:p w14:paraId="5F461D0D" w14:textId="77777777" w:rsidR="00A2524D" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA1AD9" w:rsidR="00A2524D" w:rsidP="6C23812A" w:rsidRDefault="00A2524D" w14:paraId="1FD55C62" w14:textId="1009590C">
+    <w:p w14:paraId="1FD55C62" w14:textId="1009590C" w:rsidR="00A2524D" w:rsidRPr="00BA1AD9" w:rsidRDefault="00A2524D" w:rsidP="6C23812A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protocols for Management of Suspected and Confirmed Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="46D90481" w14:textId="77777777">
+    <w:p w14:paraId="46D90481" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="009D711B" w14:paraId="0A85EE3E" w14:textId="35C58191">
+    <w:p w14:paraId="0A85EE3E" w14:textId="35C58191" w:rsidR="00A438B3" w:rsidRDefault="009D711B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your ED established or continued standardized verbal screening for current pregnancy and pregnancy in the past year as part of its triage process?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="426D4868" w14:textId="77777777">
+    <w:p w14:paraId="426D4868" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="757F9C43" w14:textId="77777777">
+    <w:p w14:paraId="757F9C43" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3B9AB86A" w14:textId="77777777">
+    <w:p w14:paraId="3B9AB86A" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="39A1A0EF" w14:textId="77777777">
+    <w:p w14:paraId="39A1A0EF" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="08A7D648" w14:textId="77777777">
+    <w:p w14:paraId="08A7D648" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="106B132D" w14:textId="07F74C62">
+    <w:p w14:paraId="106B132D" w14:textId="07F74C62" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2524D" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="74EBB3CD" w14:textId="77777777">
+    <w:p w14:paraId="74EBB3CD" w14:textId="77777777" w:rsidR="00A2524D" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2524D" w:rsidP="2C5A026A" w:rsidRDefault="00A2524D" w14:paraId="115DB15E" w14:textId="77777777">
+    <w:p w14:paraId="115DB15E" w14:textId="77777777" w:rsidR="00A2524D" w:rsidRDefault="00A2524D" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Protocols for Management of Suspected and Confirmed Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="1776181A" w14:textId="77777777">
+    <w:p w14:paraId="1776181A" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="009D711B" w14:paraId="4F11884E" w14:textId="1A5DB047">
+    <w:p w14:paraId="4F11884E" w14:textId="1A5DB047" w:rsidR="00A438B3" w:rsidRDefault="009D711B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your facility created a comprehensive list of resources and referral pathways* tailored to people who experienced obstetric sepsis?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D711B" w:rsidR="009D711B" w:rsidP="2C5A026A" w:rsidRDefault="009D711B" w14:paraId="7580324C" w14:textId="42CA5EA9">
+    <w:p w14:paraId="7580324C" w14:textId="42CA5EA9" w:rsidR="009D711B" w:rsidRPr="009D711B" w:rsidRDefault="009D711B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* Resources and referral pathways should include at minimum occupational therapy, physical therapy, pain clinics, psychiatry</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="2034C10D" w14:textId="7CE1978F">
+    <w:p w14:paraId="2034C10D" w14:textId="7CE1978F" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="22DED57C" w14:textId="77777777">
+    <w:p w14:paraId="22DED57C" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="59B0ADA4" w14:textId="77777777">
+    <w:p w14:paraId="59B0ADA4" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="6A02643D" w14:textId="77777777">
+    <w:p w14:paraId="6A02643D" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="78CC5511" w14:textId="77777777">
+    <w:p w14:paraId="78CC5511" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="51E8765E" w14:textId="77777777">
+    <w:p w14:paraId="51E8765E" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="00A438B3" w14:paraId="38CEED54" w14:textId="77777777">
+    <w:p w14:paraId="38CEED54" w14:textId="77777777" w:rsidR="00A438B3" w:rsidRDefault="00A438B3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="00A438B3" w14:paraId="75738B4D" w14:textId="77777777">
+    <w:p w14:paraId="75738B4D" w14:textId="77777777" w:rsidR="00A438B3" w:rsidRDefault="00A438B3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protocols for Management of Suspected and Confirmed Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="00A438B3" w14:paraId="388A9DA7" w14:textId="77777777">
+    <w:p w14:paraId="388A9DA7" w14:textId="77777777" w:rsidR="00A438B3" w:rsidRDefault="00A438B3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A438B3" w:rsidP="2C5A026A" w:rsidRDefault="009D711B" w14:paraId="1DED668D" w14:textId="101615DE">
+    <w:p w14:paraId="1DED668D" w14:textId="101615DE" w:rsidR="00A438B3" w:rsidRDefault="009D711B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has your facility developed a process and</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="009004A9">
+      <w:r w:rsidR="009004A9" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> program for educating ED staff on signs and symptoms of potential obstetric emergencies?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="3CEBE95F" w14:textId="77777777">
+    <w:p w14:paraId="3CEBE95F" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scale rating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="4164C0E5" w14:textId="77777777">
+    <w:p w14:paraId="4164C0E5" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 – not yet started</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="5148F3CC" w14:textId="77777777">
+    <w:p w14:paraId="5148F3CC" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="76BDB472" w14:textId="77777777">
+    <w:p w14:paraId="76BDB472" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="66C0635C" w14:textId="77777777">
+    <w:p w14:paraId="66C0635C" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E71ECF" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="7DB0BAA0" w14:textId="77777777">
+    <w:p w14:paraId="7DB0BAA0" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="00E71ECF" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 – Fully in place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C0D21" w:rsidR="008C0D21" w:rsidP="2C5A026A" w:rsidRDefault="008C0D21" w14:paraId="5C657FFD" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00237DF0" w:rsidP="2C5A026A" w:rsidRDefault="00237DF0" w14:paraId="15B6B93F" w14:textId="2620B553">
+    <w:p w14:paraId="5C657FFD" w14:textId="77777777" w:rsidR="008C0D21" w:rsidRPr="008C0D21" w:rsidRDefault="008C0D21" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B6B93F" w14:textId="2620B553" w:rsidR="00237DF0" w:rsidRDefault="00237DF0" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="00624F5C" w:rsidRDefault="00624F5C" w14:paraId="5F507A28" w14:textId="0A4F370C">
+    <w:p w14:paraId="5F507A28" w14:textId="0A4F370C" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624F5C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 2 - Outcome and Process Data Measures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="00624F5C" w:rsidRDefault="00624F5C" w14:paraId="05815674" w14:textId="073B1541">
+    <w:p w14:paraId="05815674" w14:textId="073B1541" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="00624F5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="7D893C5B">
+      <w:r w:rsidR="7D893C5B" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enter data for </w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least one</w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_JrYTTd2m" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Int_JrYTTd2m"/>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or process measures in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00624F5C" w:rsidP="2C5A026A" w:rsidRDefault="00624F5C" w14:paraId="4DDE44B5" w14:textId="3C170F35">
+    <w:p w14:paraId="4DDE44B5" w14:textId="3C170F35" w:rsidR="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note: This section of the su</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="301866B4">
+      <w:r w:rsidR="301866B4" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bmission</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes the data and outcome measures that PQC teams have historically entered in LifeQI. If your team has had different individuals completing the survey and LifeQI submissions, please adjust your workflows to ensure the person completing the </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="2BAE8E87">
+      <w:r w:rsidR="2BAE8E87" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>milestone submission</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the necessary outcome </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="7E228E03">
+      <w:r w:rsidR="7E228E03" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or process </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_h58kIolo" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_Int_h58kIolo"/>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>measure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> data. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00515A05" w:rsidR="00F80C59" w:rsidP="00F80C59" w:rsidRDefault="00F80C59" w14:paraId="07F4B655" w14:textId="30D9E910">
+    <w:p w14:paraId="07F4B655" w14:textId="30D9E910" w:rsidR="00F80C59" w:rsidRPr="00515A05" w:rsidRDefault="00F80C59" w:rsidP="00F80C59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="0FE1D041">
+      <w:r w:rsidR="0FE1D041" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enter numbers in</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="3655CCC4">
+      <w:r w:rsidR="3655CCC4" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the fields in this section – </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="488D7BFC">
+      <w:r w:rsidR="488D7BFC" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="4B4F4908">
+      <w:r w:rsidR="4B4F4908" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t enter</w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> symbols or text</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="57461B3A">
+      <w:r w:rsidR="57461B3A" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="00624F5C" w:rsidP="2C5A026A" w:rsidRDefault="00624F5C" w14:paraId="4F89F418" w14:textId="570C1E0E">
+    <w:p w14:paraId="4F89F418" w14:textId="570C1E0E" w:rsidR="00624F5C" w:rsidRPr="00624F5C" w:rsidRDefault="00624F5C" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3467,116 +3459,116 @@
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237DF0" w:rsidP="2C5A026A" w:rsidRDefault="00F11E04" w14:paraId="23019377" w14:textId="6A1A524B">
+    <w:p w14:paraId="23019377" w14:textId="6A1A524B" w:rsidR="00237DF0" w:rsidRDefault="00F11E04" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patients Diagnosed with Sepsis During the Birth Admission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="0050349E" w:rsidP="2C5A026A" w:rsidRDefault="0050349E" w14:paraId="5822EFB5" w14:textId="50C54BE8">
+    <w:p w14:paraId="5822EFB5" w14:textId="50C54BE8" w:rsidR="0050349E" w:rsidRPr="00624F5C" w:rsidRDefault="0050349E" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please identify the numerator and denominator below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00624F5C" w:rsidP="2C5A026A" w:rsidRDefault="00FF656A" w14:paraId="5B1EE4EF" w14:textId="1A37FC05">
+    <w:p w14:paraId="5B1EE4EF" w14:textId="1A37FC05" w:rsidR="00624F5C" w:rsidRDefault="00FF656A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numerator</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="00237B72">
+      <w:r w:rsidR="00237B72" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = Number of patients who were diagnosed with sepsis during their birth admission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="6163A07C" w14:textId="65A2D7BF">
+    <w:p w14:paraId="6163A07C" w14:textId="65A2D7BF" w:rsidR="00237B72" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333B9503" wp14:editId="6CAA4334">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1285875" cy="533400"/>
@@ -3592,113 +3584,113 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="28B93E96" w14:textId="77777777"/>
+                          <w:p w14:paraId="28B93E96" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="333B9503">
+              <v:shapetype w14:anchorId="333B9503" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:.55pt;width:101.25pt;height:42pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCx8xumEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzU14hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6urodOs4N0XqEp+XSScyaNwFqZXcm/f9u+&#10;WXLmA5gaNBpZ8gfp+fX69atVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6J3OZnn+NuvR1dahkN7T39vRydcJv2mkCF+axsvAdMmptpBOl84qntl6BcXOgW2VOJYB/1BFB8pQ&#10;0hPULQRge6d+g+qUcOixCROBXYZNo4RMPVA30/xFN/ctWJl6IXK8PdHk/x+s+Hy4t18dC8M7HGiA&#10;qQlv71D88MzgpgWzkzfOYd9KqCnxNFKW9dYXx6eRal/4CFL1n7CmIcM+YAIaGtdFVqhPRug0gIcT&#10;6XIITMSUs+ViebngTJBvcXExz9NUMiieXlvnwweJHYuXkjsaakKHw50PsRoonkJiMo9a1VuldTLc&#10;rtpoxw5AAtimLzXwIkwb1pf8ajFbjAT8FSJP358gOhVIyVp1JV+egqCItL03ddJZAKXHO5WszZHH&#10;SN1IYhiqgQIjnxXWD8Sow1GxtGF0adH94qwntZbc/9yDk5zpj4amcjWdz6O8kzFfXM7IcOee6twD&#10;RhBUyQNn43UT0kpEwgze0PQalYh9ruRYK6kw8X3cmCjzcztFPe/1+hEAAP//AwBQSwMEFAAGAAgA&#10;AAAhALhkcVjbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpS1sjNJ0&#10;QkgguME2wTVrvLYicUqSdeXtMSc42v+vz5+r1eSsGDHE3pOCfJaBQGq86alVsN08Xi5BxKTJaOsJ&#10;FXxjhFV9elLp0vgjveG4Tq1gCMVSK+hSGkopY9Oh03HmByTO9j44nXgMrTRBHxnurCyybCGd7okv&#10;dHrAhw6bz/XBKVheP48f8eXq9b1Z7O1turgZn76CUudn0/0diIRT+ivDrz6rQ81OO38gE4VVwI8k&#10;3uYgOCyyYg5ix+R5DrKu5H/7+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCx8xumEAIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4ZHFY&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+              <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.55pt;width:101.25pt;height:42pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCx8xumEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzU14hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6urodOs4N0XqEp+XSScyaNwFqZXcm/f9u+&#10;WXLmA5gaNBpZ8gfp+fX69atVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6J3OZnn+NuvR1dahkN7T39vRydcJv2mkCF+axsvAdMmptpBOl84qntl6BcXOgW2VOJYB/1BFB8pQ&#10;0hPULQRge6d+g+qUcOixCROBXYZNo4RMPVA30/xFN/ctWJl6IXK8PdHk/x+s+Hy4t18dC8M7HGiA&#10;qQlv71D88MzgpgWzkzfOYd9KqCnxNFKW9dYXx6eRal/4CFL1n7CmIcM+YAIaGtdFVqhPRug0gIcT&#10;6XIITMSUs+ViebngTJBvcXExz9NUMiieXlvnwweJHYuXkjsaakKHw50PsRoonkJiMo9a1VuldTLc&#10;rtpoxw5AAtimLzXwIkwb1pf8ajFbjAT8FSJP358gOhVIyVp1JV+egqCItL03ddJZAKXHO5WszZHH&#10;SN1IYhiqgQIjnxXWD8Sow1GxtGF0adH94qwntZbc/9yDk5zpj4amcjWdz6O8kzFfXM7IcOee6twD&#10;RhBUyQNn43UT0kpEwgze0PQalYh9ruRYK6kw8X3cmCjzcztFPe/1+hEAAP//AwBQSwMEFAAGAAgA&#10;AAAhALhkcVjbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpS1sjNJ0&#10;QkgguME2wTVrvLYicUqSdeXtMSc42v+vz5+r1eSsGDHE3pOCfJaBQGq86alVsN08Xi5BxKTJaOsJ&#10;FXxjhFV9elLp0vgjveG4Tq1gCMVSK+hSGkopY9Oh03HmByTO9j44nXgMrTRBHxnurCyybCGd7okv&#10;dHrAhw6bz/XBKVheP48f8eXq9b1Z7O1turgZn76CUudn0/0diIRT+ivDrz6rQ81OO38gE4VVwI8k&#10;3uYgOCyyYg5ix+R5DrKu5H/7+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCx8xumEAIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4ZHFY&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="28B93E96" w14:textId="77777777"/>
+                    <w:p w14:paraId="28B93E96" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="7FE79AA7" w14:textId="77777777">
+    <w:p w14:paraId="7FE79AA7" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00237B72" w14:paraId="790F8B28" w14:textId="6D994512">
+    <w:p w14:paraId="790F8B28" w14:textId="6D994512" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Denominator = All qualifying pregnant and postpartum people during their birth admission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="0D6AE4FE" w14:textId="2935ACA0">
+    <w:p w14:paraId="0D6AE4FE" w14:textId="2935ACA0" w:rsidR="00237B72" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B2C4D45" wp14:editId="7A57C0DE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>26035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1285875" cy="533400"/>
@@ -3714,150 +3706,150 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="41F3C3B6" w14:textId="77777777"/>
+                          <w:p w14:paraId="41F3C3B6" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:2.05pt;width:101.25pt;height:42pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFXSI3FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC920nhNrThVly7T&#10;pO6H1O0PwIBjNMwxILG7v74HdtOo216m+QFxPvhy97m79fXQaXKUziswFZ3Pckqk4SCU2Vf0+7fd&#10;mxUlPjAjmAYjK/ogPb3evH617m0pF9CCFtIRFDG+7G1F2xBsmWWet7JjfgZWGnQ24DoW0HT7TDjW&#10;o3qns0Wev816cMI64NJ7/Hs7Oukm6TeN5OFL03gZiK4oxhbS6tJaxzXbrFm5d8y2ik9hsH+IomPK&#10;4KMnqVsWGDk49ZtUp7gDD02YcegyaBrFZcoBs5nnL7K5b5mVKReE4+0Jk/9/svzz8d5+dSQM72DA&#10;AqYkvL0D/sMTA9uWmb28cQ76VjKBD88jsqy3vpyuRtS+9FGk7j+BwCKzQ4AkNDSui1QwT4LqWICH&#10;E3Q5BMLjk4tVsbosKOHoKy4ulnmqSsbKp9vW+fBBQkfipqIOi5rU2fHOhxgNK5+OxMc8aCV2Sutk&#10;uH291Y4cGTbALn0pgRfHtCF9Ra+KRTEC+KtEnr4/SXQqYCdr1VV0dTrEyojtvRGpzwJTetxjyNpM&#10;HCO6EWIY6oEoMUGOWGsQDwjWwdi4OGi4acH9oqTHpq2o/3lgTlKiPxosztV8uYxdnoxlcblAw517&#10;6nMPMxylKhooGbfbkCYjcjNwg0VsVOL7HMkUMjZjwj4NTuz2czudeh7vzSMAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC1I4MA3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUS&#10;SgkhToWQQHCDguDqxtskwl4H203D37Oc4Lia0Zu39Xp2VkwY4uBJQb7IQCC13gzUKXh7vT8vQcSk&#10;yWjrCRV8Y4R1c3xU68r4A73gtEmdYAjFSivoUxorKWPbo9Nx4UckznY+OJ34DJ00QR8Y7qwssmwl&#10;nR6IF3o94l2P7edm7xSUy8fpIz5dPL+3q529TmdX08NXUOr0ZL69AZFwTn9l+NVndWjYaev3ZKKw&#10;CviRpGCZg+CwyIpLEFsmlznIppb/7ZsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVd&#10;IjcUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALUjgwDcAAAABQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" w14:anchorId="0B2C4D45">
+              <v:shape w14:anchorId="0B2C4D45" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:2.05pt;width:101.25pt;height:42pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFXSI3FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC920nhNrThVly7T&#10;pO6H1O0PwIBjNMwxILG7v74HdtOo216m+QFxPvhy97m79fXQaXKUziswFZ3Pckqk4SCU2Vf0+7fd&#10;mxUlPjAjmAYjK/ogPb3evH617m0pF9CCFtIRFDG+7G1F2xBsmWWet7JjfgZWGnQ24DoW0HT7TDjW&#10;o3qns0Wev816cMI64NJ7/Hs7Oukm6TeN5OFL03gZiK4oxhbS6tJaxzXbrFm5d8y2ik9hsH+IomPK&#10;4KMnqVsWGDk49ZtUp7gDD02YcegyaBrFZcoBs5nnL7K5b5mVKReE4+0Jk/9/svzz8d5+dSQM72DA&#10;AqYkvL0D/sMTA9uWmb28cQ76VjKBD88jsqy3vpyuRtS+9FGk7j+BwCKzQ4AkNDSui1QwT4LqWICH&#10;E3Q5BMLjk4tVsbosKOHoKy4ulnmqSsbKp9vW+fBBQkfipqIOi5rU2fHOhxgNK5+OxMc8aCV2Sutk&#10;uH291Y4cGTbALn0pgRfHtCF9Ra+KRTEC+KtEnr4/SXQqYCdr1VV0dTrEyojtvRGpzwJTetxjyNpM&#10;HCO6EWIY6oEoMUGOWGsQDwjWwdi4OGi4acH9oqTHpq2o/3lgTlKiPxosztV8uYxdnoxlcblAw517&#10;6nMPMxylKhooGbfbkCYjcjNwg0VsVOL7HMkUMjZjwj4NTuz2czudeh7vzSMAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC1I4MA3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUS&#10;SgkhToWQQHCDguDqxtskwl4H203D37Oc4Lia0Zu39Xp2VkwY4uBJQb7IQCC13gzUKXh7vT8vQcSk&#10;yWjrCRV8Y4R1c3xU68r4A73gtEmdYAjFSivoUxorKWPbo9Nx4UckznY+OJ34DJ00QR8Y7qwssmwl&#10;nR6IF3o94l2P7edm7xSUy8fpIz5dPL+3q529TmdX08NXUOr0ZL69AZFwTn9l+NVndWjYaev3ZKKw&#10;CviRpGCZg+CwyIpLEFsmlznIppb/7ZsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVd&#10;IjcUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALUjgwDcAAAABQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="41F3C3B6" w14:textId="77777777"/>
+                    <w:p w14:paraId="41F3C3B6" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="1434A03B" w14:textId="77777777">
+    <w:p w14:paraId="1434A03B" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00624F5C" w:rsidR="0026571B" w:rsidP="2C5A026A" w:rsidRDefault="00C071A8" w14:paraId="7E64A85D" w14:textId="707D2E6C">
+    <w:p w14:paraId="7E64A85D" w14:textId="707D2E6C" w:rsidR="0026571B" w:rsidRPr="00624F5C" w:rsidRDefault="00C071A8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Severe Maternal Morbidity (excluding transfusion codes alone)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF656A" w:rsidR="00C071A8" w:rsidP="2C5A026A" w:rsidRDefault="00C071A8" w14:paraId="19D38ED0" w14:textId="5FB2CCC2">
+    <w:p w14:paraId="19D38ED0" w14:textId="5FB2CCC2" w:rsidR="00C071A8" w:rsidRPr="00FF656A" w:rsidRDefault="00C071A8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please identify the numerator and denominator below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00FF656A" w14:paraId="0B39C9CE" w14:textId="0A9EB119">
+    <w:p w14:paraId="0B39C9CE" w14:textId="0A9EB119" w:rsidR="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numerator = Number of patients who experienced severe maternal morbidity, excluding those who experienced transfusion alone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="52130D7C" w14:textId="0A43C647">
+    <w:p w14:paraId="52130D7C" w14:textId="0A43C647" w:rsidR="00FF656A" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02B9A7E2" wp14:editId="4E816E97">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
@@ -3874,323 +3866,323 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="6811530F" w14:textId="77777777"/>
+                          <w:p w14:paraId="6811530F" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:11.85pt;width:101.25pt;height:42pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyg+D2FQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx4zU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6ursdek4N0XoGp6XyWUyINB6HMrqbfv23f&#10;LCnxgRnBNBhZ0wfp6fX69avVYCtZQAdaSEcQxPhqsDXtQrBVlnneyZ75GVhp0NmC61lA0+0y4diA&#10;6L3Oijx/mw3ghHXApff493Zy0nXCb1vJw5e29TIQXVOsLaTTpbOJZ7ZesWrnmO0UP5bB/qGKnimD&#10;SU9QtywwsnfqN6hecQce2jDj0GfQtorL1AN2M89fdHPfMStTL0iOtyea/P+D5Z8P9/arI2F8ByMO&#10;MDXh7R3wH54Y2HTM7OSNczB0kglMPI+UZYP11fFppNpXPoI0wycQOGS2D5CAxtb1kRXskyA6DuDh&#10;RLocA+ExZbEsl5clJRx95cXFIk9TyVj19No6Hz5I6Em81NThUBM6O9z5EKth1VNITOZBK7FVWifD&#10;7ZqNduTAUADb9KUGXoRpQ4aaXpVFORHwV4g8fX+C6FVAJWvV13R5CmJVpO29EUlngSk93bFkbY48&#10;RuomEsPYjESJmhYxQaS1AfGAxDqYhIuLhpcO3C9KBhRtTf3PPXOSEv3R4HCu5otFVHkyFuVlgYY7&#10;9zTnHmY4QtU0UDJdNyFtRuTNwA0OsVWJ3+dKjiWjGBPtx8WJaj+3U9Tzeq8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAXFWC390AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;SaEpIU6FkEBwg7aCqxtvkwh7HWI3DX/PcoLjaEYzb8rV5J0YcYhdIA1XMwUCqQ62o0bDdvN4uQQR&#10;kyFrXCDU8I0RVtXpSWkKG470huM6NYJLKBZGQ5tSX0gZ6xa9ibPQI7G3D4M3ieXQSDuYI5d7JzOl&#10;FtKbjnihNT0+tFh/rg9ew/L6efyIL/PX93qxd7fpIh+fvgatz8+m+zsQCaf0F4ZffEaHipl24UA2&#10;CqeBjyQN2TwHwW6mshsQO46pPAdZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8oPg9hUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXFWC390AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" w14:anchorId="02B9A7E2">
+              <v:shape w14:anchorId="02B9A7E2" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:11.85pt;width:101.25pt;height:42pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyg+D2FQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx4zU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6ursdek4N0XoGp6XyWUyINB6HMrqbfv23f&#10;LCnxgRnBNBhZ0wfp6fX69avVYCtZQAdaSEcQxPhqsDXtQrBVlnneyZ75GVhp0NmC61lA0+0y4diA&#10;6L3Oijx/mw3ghHXApff493Zy0nXCb1vJw5e29TIQXVOsLaTTpbOJZ7ZesWrnmO0UP5bB/qGKnimD&#10;SU9QtywwsnfqN6hecQce2jDj0GfQtorL1AN2M89fdHPfMStTL0iOtyea/P+D5Z8P9/arI2F8ByMO&#10;MDXh7R3wH54Y2HTM7OSNczB0kglMPI+UZYP11fFppNpXPoI0wycQOGS2D5CAxtb1kRXskyA6DuDh&#10;RLocA+ExZbEsl5clJRx95cXFIk9TyVj19No6Hz5I6Em81NThUBM6O9z5EKth1VNITOZBK7FVWifD&#10;7ZqNduTAUADb9KUGXoRpQ4aaXpVFORHwV4g8fX+C6FVAJWvV13R5CmJVpO29EUlngSk93bFkbY48&#10;RuomEsPYjESJmhYxQaS1AfGAxDqYhIuLhpcO3C9KBhRtTf3PPXOSEv3R4HCu5otFVHkyFuVlgYY7&#10;9zTnHmY4QtU0UDJdNyFtRuTNwA0OsVWJ3+dKjiWjGBPtx8WJaj+3U9Tzeq8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAXFWC390AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;SaEpIU6FkEBwg7aCqxtvkwh7HWI3DX/PcoLjaEYzb8rV5J0YcYhdIA1XMwUCqQ62o0bDdvN4uQQR&#10;kyFrXCDU8I0RVtXpSWkKG470huM6NYJLKBZGQ5tSX0gZ6xa9ibPQI7G3D4M3ieXQSDuYI5d7JzOl&#10;FtKbjnihNT0+tFh/rg9ew/L6efyIL/PX93qxd7fpIh+fvgatz8+m+zsQCaf0F4ZffEaHipl24UA2&#10;CqeBjyQN2TwHwW6mshsQO46pPAdZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8oPg9hUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXFWC390AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="6811530F" w14:textId="77777777"/>
+                    <w:p w14:paraId="6811530F" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="287B9A05" w14:textId="45F2AF81">
+    <w:p w14:paraId="287B9A05" w14:textId="45F2AF81" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00FF656A" w14:paraId="54DADCDE" w14:textId="5DB0BEF9">
+    <w:p w14:paraId="54DADCDE" w14:textId="5DB0BEF9" w:rsidR="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="16726DCA" w:rsidRDefault="00660865" w14:paraId="53092C89" w14:textId="00B6575D">
+    <w:p w14:paraId="53092C89" w14:textId="00B6575D" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="16726DCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF656A" w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00FF656A" w14:paraId="0AF008E9" w14:textId="5CAA8406">
+    <w:p w14:paraId="0AF008E9" w14:textId="5CAA8406" w:rsidR="00FF656A" w:rsidRPr="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Denominator = All qualifying pregnant and postpartum people during their birth admission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="16726DCA" w:rsidRDefault="00FF656A" w14:paraId="43750143" w14:textId="365ED647">
+    <w:p w14:paraId="43750143" w14:textId="365ED647" w:rsidR="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="16726DCA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="45720" distB="45720" distL="114300" distR="114300" wp14:anchorId="7D607380" wp14:editId="5ED688E1">
                 <wp:extent cx="1285875" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="2141946357" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="63DCE8E7" w14:textId="77777777"/>
+                          <w:p w14:paraId="63DCE8E7" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:30.6pt;width:101.25pt;height:42pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgNI4AFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5eE2NOEWXLsOA&#10;7gJ0+wBZlmNhkqhJSuzs60vJaRp028swPwiiSR2Sh4erm0ErchDOSzAVnU5ySoTh0Eizq+j3b9s3&#10;S0p8YKZhCoyo6FF4erN+/WrV21LMoAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbQdLuscaxH&#10;dK2yWZ6/zXpwjXXAhff492500nXCb1vBw5e29SIQVVGsLaTTpbOOZ7ZesXLnmO0kP5XB/qEKzaTB&#10;pGeoOxYY2Tv5G5SW3IGHNkw46AzaVnKResBupvmLbh46ZkXqBcnx9kyT/3+w/PPhwX51JAzvYMAB&#10;pia8vQf+wxMDm46Znbh1DvpOsAYTTyNlWW99eXoaqfaljyB1/wkaHDLbB0hAQ+t0ZAX7JIiOAzie&#10;SRdDIDymnC2L5VVBCUdfMZ8v8jSVjJVPr63z4YMATeKlog6HmtDZ4d6HWA0rn0JiMg9KNlupVDLc&#10;rt4oRw4MBbBNX2rgRZgypK/odTErRgL+CpGn708QWgZUspK6ostzECsjbe9Nk3QWmFTjHUtW5sRj&#10;pG4kMQz1QGRT0XlMEGmtoTkisQ5G4eKi4aUD94uSHkVbUf9zz5ygRH00OJzr6WIRVZ6MRXE1Q8Nd&#10;eupLDzMcoSoaKBmvm5A2I/Jm4BaH2MrE73Mlp5JRjIn20+JEtV/aKep5vdePAAAA//8DAFBLAwQU&#10;AAYACAAAACEAET6p9t0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;atpQQpwKIYHoDQqCqxtvkwh7HWI3DX/PcoLjaEYzb8r15J0YcYhdIA3zWQYCqQ62o0bD2+vD5QpE&#10;TIascYFQwzdGWFenJ6UpbDjSC47b1AguoVgYDW1KfSFlrFv0Js5Cj8TePgzeJJZDI+1gjlzunVRZ&#10;lktvOuKF1vR432L9uT14DavF0/gRN1fP73W+dzfp4np8/Bq0Pj+b7m5BJJzSXxh+8RkdKmbahQPZ&#10;KJwGPpI05HMFgl2VqSWIHccWSwWyKuV//uoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;IDSOABUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAET6p9t0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" w14:anchorId="73B194ED">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7D607380" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:101.25pt;height:42pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgNI4AFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5eE2NOEWXLsOA&#10;7gJ0+wBZlmNhkqhJSuzs60vJaRp028swPwiiSR2Sh4erm0ErchDOSzAVnU5ySoTh0Eizq+j3b9s3&#10;S0p8YKZhCoyo6FF4erN+/WrV21LMoAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbQdLuscaxH&#10;dK2yWZ6/zXpwjXXAhff492500nXCb1vBw5e29SIQVVGsLaTTpbOOZ7ZesXLnmO0kP5XB/qEKzaTB&#10;pGeoOxYY2Tv5G5SW3IGHNkw46AzaVnKResBupvmLbh46ZkXqBcnx9kyT/3+w/PPhwX51JAzvYMAB&#10;pia8vQf+wxMDm46Znbh1DvpOsAYTTyNlWW99eXoaqfaljyB1/wkaHDLbB0hAQ+t0ZAX7JIiOAzie&#10;SRdDIDymnC2L5VVBCUdfMZ8v8jSVjJVPr63z4YMATeKlog6HmtDZ4d6HWA0rn0JiMg9KNlupVDLc&#10;rt4oRw4MBbBNX2rgRZgypK/odTErRgL+CpGn708QWgZUspK6ostzECsjbe9Nk3QWmFTjHUtW5sRj&#10;pG4kMQz1QGRT0XlMEGmtoTkisQ5G4eKi4aUD94uSHkVbUf9zz5ygRH00OJzr6WIRVZ6MRXE1Q8Nd&#10;eupLDzMcoSoaKBmvm5A2I/Jm4BaH2MrE73Mlp5JRjIn20+JEtV/aKep5vdePAAAA//8DAFBLAwQU&#10;AAYACAAAACEAeLSW5toAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl&#10;FBijNJ0QEghuMBBcs8ZrKxKnJF5X3p6MC1wsWf+vz5+r5eSdGDGmPpCGs5kCgdQE21Or4e31/nQB&#10;IrEha1wg1PCNCZb14UFlSht29ILjiluRIZRKo6FjHkopU9OhN2kWBqScbUL0hvMaW2mj2WW4d7JQ&#10;ai696Slf6MyAdx02n6ut17C4eBw/0tP583sz37hrPrkaH76i1sdH0+0NCMaJ/8qw18/qUGenddiS&#10;TcJpyI/w78xZoYpLEOs9WIGsK/lfvv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIDSO&#10;ABUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;eLSW5toAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="63DCE8E7" w14:textId="77777777"/>
+                    <w:p w14:paraId="63DCE8E7" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="1C813B56" w14:textId="77777777">
+    <w:p w14:paraId="1C813B56" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF656A" w:rsidR="0080642B" w:rsidP="2C5A026A" w:rsidRDefault="0080642B" w14:paraId="109899C0" w14:textId="36F3D667">
+    <w:p w14:paraId="109899C0" w14:textId="36F3D667" w:rsidR="0080642B" w:rsidRPr="00FF656A" w:rsidRDefault="0080642B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider and Nursing Education on Respectful and Equitable Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026571B" w:rsidP="16726DCA" w:rsidRDefault="00062051" w14:paraId="0D4BB2A7" w14:textId="6F552CB0">
+    <w:p w14:paraId="0D4BB2A7" w14:textId="680A8A34" w:rsidR="0026571B" w:rsidRDefault="00062051" w:rsidP="4B2B0D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="16726DCA">
+      <w:r w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At the end of this reporting period, what cumulative proportion of OB clinicians ha</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00071C60">
+      <w:r w:rsidR="00071C60" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidRPr="4B2B0D1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received in the last 2 years education on respectful and equitable care?</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF656A" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(please enter actual percentage of staff educated – </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="02F09C02">
+      <w:r w:rsidR="02F09C02" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="11FB3CCA">
+      <w:r w:rsidR="11FB3CCA" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="4B2B0D1E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> round)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2C5A026A" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="4047CA67" w14:textId="0A0653B5">
+    <w:p w14:paraId="4047CA67" w14:textId="0A0653B5" w:rsidR="2C5A026A" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A323B3E" wp14:editId="2FC5F549">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10160</wp:posOffset>
                 </wp:positionV>
@@ -4207,201 +4199,201 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="10002709" w14:textId="77777777"/>
+                          <w:p w14:paraId="10002709" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1030" style="position:absolute;margin-left:0;margin-top:.8pt;width:101.25pt;height:42pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdORSuFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzU14hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6urodOs4N0XqEp+XSScyaNwFqZXcm/f9u+&#10;WXLmA5gaNBpZ8gfp+fX69atVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6J3OZnn+NuvR1dahkN7T39vRydcJv2mkCF+axsvAdMmptpBOl84qntl6BcXOgW2VOJYB/1BFB8pQ&#10;0hPULQRge6d+g+qUcOixCROBXYZNo4RMPVA30/xFN/ctWJl6IXK8PdHk/x+s+Hy4t18dC8M7HGiA&#10;qQlv71D88MzgpgWzkzfOYd9KqCnxNFKW9dYXx6eRal/4CFL1n7CmIcM+YAIaGtdFVqhPRug0gIcT&#10;6XIITMSUs+ViebngTJBvcXExz9NUMiieXlvnwweJHYuXkjsaakKHw50PsRoonkJiMo9a1VuldTLc&#10;rtpoxw5AAtimLzXwIkwb1pf8ajFbjAT8FSJP358gOhVIyVp1JV+egqCItL03ddJZAKXHO5WszZHH&#10;SN1IYhiqgam65POYINJaYf1AxDochUuLRpcW3S/OehJtyf3PPTjJmf5oaDhX0/k8qjwZ88XljAx3&#10;7qnOPWAEQZU8cDZeNyFtRuTN4A0NsVGJ3+dKjiWTGBPtx8WJaj+3U9Tzeq8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAmsz/TtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhL&#10;KayM0nRCSCB2gw3BNWu8tiJxSpJ15e0xJzja/6/Pn6vV5KwYMcTek4LLeQYCqfGmp1bB2/ZxtgQR&#10;kyajrSdU8I0RVvXpSaVL44/0iuMmtYIhFEutoEtpKKWMTYdOx7kfkDjb++B04jG00gR9ZLizMs+y&#10;QjrdE1/o9IAPHTafm4NTsLx+Hj/i+urlvSn29jZd3IxPX0Gp87Pp/g5Ewin9leFXn9WhZqedP5CJ&#10;wirgRxJvCxAc5lm+ALFj8qIAWVfyv339AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN05&#10;FK4VAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJrM/07bAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" w14:anchorId="4A323B3E">
+              <v:shape w14:anchorId="4A323B3E" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.8pt;width:101.25pt;height:42pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdORSuFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzU14hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry8lp2nQbS/D/CCIJnVIHh6urodOs4N0XqEp+XSScyaNwFqZXcm/f9u+&#10;WXLmA5gaNBpZ8gfp+fX69atVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6J3OZnn+NuvR1dahkN7T39vRydcJv2mkCF+axsvAdMmptpBOl84qntl6BcXOgW2VOJYB/1BFB8pQ&#10;0hPULQRge6d+g+qUcOixCROBXYZNo4RMPVA30/xFN/ctWJl6IXK8PdHk/x+s+Hy4t18dC8M7HGiA&#10;qQlv71D88MzgpgWzkzfOYd9KqCnxNFKW9dYXx6eRal/4CFL1n7CmIcM+YAIaGtdFVqhPRug0gIcT&#10;6XIITMSUs+ViebngTJBvcXExz9NUMiieXlvnwweJHYuXkjsaakKHw50PsRoonkJiMo9a1VuldTLc&#10;rtpoxw5AAtimLzXwIkwb1pf8ajFbjAT8FSJP358gOhVIyVp1JV+egqCItL03ddJZAKXHO5WszZHH&#10;SN1IYhiqgam65POYINJaYf1AxDochUuLRpcW3S/OehJtyf3PPTjJmf5oaDhX0/k8qjwZ88XljAx3&#10;7qnOPWAEQZU8cDZeNyFtRuTN4A0NsVGJ3+dKjiWTGBPtx8WJaj+3U9Tzeq8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAmsz/TtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhL&#10;KayM0nRCSCB2gw3BNWu8tiJxSpJ15e0xJzja/6/Pn6vV5KwYMcTek4LLeQYCqfGmp1bB2/ZxtgQR&#10;kyajrSdU8I0RVvXpSaVL44/0iuMmtYIhFEutoEtpKKWMTYdOx7kfkDjb++B04jG00gR9ZLizMs+y&#10;QjrdE1/o9IAPHTafm4NTsLx+Hj/i+urlvSn29jZd3IxPX0Gp87Pp/g5Ewin9leFXn9WhZqedP5CJ&#10;wirgRxJvCxAc5lm+ALFj8qIAWVfyv339AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN05&#10;FK4VAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJrM/07bAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="10002709" w14:textId="77777777"/>
+                    <w:p w14:paraId="10002709" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2C5A026A" w:rsidP="2C5A026A" w:rsidRDefault="2C5A026A" w14:paraId="57EF4D3B" w14:textId="5185150F">
+    <w:p w14:paraId="57EF4D3B" w14:textId="5185150F" w:rsidR="2C5A026A" w:rsidRDefault="2C5A026A" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00162246" w:rsidR="0080642B" w:rsidP="2C5A026A" w:rsidRDefault="0080642B" w14:paraId="38F00FFC" w14:textId="2F1775FD">
+    <w:p w14:paraId="38F00FFC" w14:textId="2F1775FD" w:rsidR="0080642B" w:rsidRPr="00162246" w:rsidRDefault="0080642B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OB Provider and Nursing Education on Obstetric Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="16726DCA" w:rsidRDefault="0080642B" w14:paraId="5A8C2603" w14:textId="22DBADC9">
+    <w:p w14:paraId="5A8C2603" w14:textId="22DBADC9" w:rsidR="00FF656A" w:rsidRDefault="0080642B" w:rsidP="16726DCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At the end of this reporting period, what cumulative proportion of OB clinicians ha</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00071C60">
+      <w:r w:rsidR="00071C60" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> received in the last 2 years education on the recognition of and/or unit-standard response to suspected and confirmed obstetric sepsis?</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(please enter actual percentage of staff educated – </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="7FB89C57">
+      <w:r w:rsidR="7FB89C57" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="40BC067B">
+      <w:r w:rsidR="40BC067B" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="16726DCA" w:rsidR="00FF656A">
+      <w:r w:rsidR="00FF656A" w:rsidRPr="16726DCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> round)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="10F82EEE" w14:textId="000BCFAB">
+    <w:p w14:paraId="10F82EEE" w14:textId="000BCFAB" w:rsidR="00FF656A" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="602A718A" wp14:editId="1A62229A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1285875" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
@@ -4416,159 +4408,159 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="6CE14769" w14:textId="77777777"/>
+                          <w:p w14:paraId="6CE14769" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1031" style="position:absolute;margin-left:0;margin-top:.55pt;width:101.25pt;height:42pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPjnpYFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudNFlTI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29/Sl5DQNuu0yzAdBNKU/yR+p1fXQaXaQzis0JZ9Ocs6kEVgrsyv592/b&#10;N0vOfABTg0YjS/4gPb9ev3616m0hZ9iirqVjJGJ80duStyHYIsu8aGUHfoJWGnI26DoIZLpdVjvo&#10;Sb3T2SzP32Y9uto6FNJ7+ns7Ovk66TeNFOFL03gZmC455RbS6tJaxTVbr6DYObCtEsc04B+y6EAZ&#10;CnqSuoUAbO/Ub1KdEg49NmEisMuwaZSQqQaqZpq/qOa+BStTLQTH2xMm//9kxefDvf3qWBje4UAN&#10;TEV4e4fih2cGNy2YnbxxDvtWQk2BpxFZ1ltfHK9G1L7wUaTqP2FNTYZ9wCQ0NK6LVKhORurUgIcT&#10;dDkEJmLI2XKxvFxwJsi3uLiY56krGRRPt63z4YPEjsVNyR01NanD4c6HmA0UT0diMI9a1VuldTLc&#10;rtpoxw5AA7BNXyrgxTFtWF/yq8VsMQL4q0Sevj9JdCrQJGvVlXx5OgRFxPbe1GnOAig97illbY4c&#10;I7oRYhiqgamaMMQAEWuF9QOBdTgOLj002rTofnHW09CW3P/cg5Oc6Y+GmnM1nc/jlCdjvrickeHO&#10;PdW5B4wgqZIHzsbtJqSXEbkZvKEmNirxfc7kmDINY8J+fDhx2s/tdOr5ea8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAuGRxWNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoil&#10;LWyM0nRCSCC4wTbBNWu8tiJxSpJ15e0xJzja/6/Pn6vV5KwYMcTek4J8loFAarzpqVWw3TxeLkHE&#10;pMlo6wkVfGOEVX16UunS+CO94bhOrWAIxVIr6FIaSilj06HTceYHJM72PjideAytNEEfGe6sLLJs&#10;IZ3uiS90esCHDpvP9cEpWF4/jx/x5er1vVns7W26uBmfvoJS52fT/R2IhFP6K8OvPqtDzU47fyAT&#10;hVXAjyTe5iA4LLJiDmLH5HkOsq7kf/v6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+O&#10;elgVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALhkcVjbAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" w14:anchorId="602A718A">
+              <v:shape w14:anchorId="602A718A" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.55pt;width:101.25pt;height:42pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPjnpYFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudNFlTI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29/Sl5DQNuu0yzAdBNKU/yR+p1fXQaXaQzis0JZ9Ocs6kEVgrsyv592/b&#10;N0vOfABTg0YjS/4gPb9ev3616m0hZ9iirqVjJGJ80duStyHYIsu8aGUHfoJWGnI26DoIZLpdVjvo&#10;Sb3T2SzP32Y9uto6FNJ7+ns7Ovk66TeNFOFL03gZmC455RbS6tJaxTVbr6DYObCtEsc04B+y6EAZ&#10;CnqSuoUAbO/Ub1KdEg49NmEisMuwaZSQqQaqZpq/qOa+BStTLQTH2xMm//9kxefDvf3qWBje4UAN&#10;TEV4e4fih2cGNy2YnbxxDvtWQk2BpxFZ1ltfHK9G1L7wUaTqP2FNTYZ9wCQ0NK6LVKhORurUgIcT&#10;dDkEJmLI2XKxvFxwJsi3uLiY56krGRRPt63z4YPEjsVNyR01NanD4c6HmA0UT0diMI9a1VuldTLc&#10;rtpoxw5AA7BNXyrgxTFtWF/yq8VsMQL4q0Sevj9JdCrQJGvVlXx5OgRFxPbe1GnOAig97illbY4c&#10;I7oRYhiqgamaMMQAEWuF9QOBdTgOLj002rTofnHW09CW3P/cg5Oc6Y+GmnM1nc/jlCdjvrickeHO&#10;PdW5B4wgqZIHzsbtJqSXEbkZvKEmNirxfc7kmDINY8J+fDhx2s/tdOr5ea8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAuGRxWNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoil&#10;LWyM0nRCSCC4wTbBNWu8tiJxSpJ15e0xJzja/6/Pn6vV5KwYMcTek4J8loFAarzpqVWw3TxeLkHE&#10;pMlo6wkVfGOEVX16UunS+CO94bhOrWAIxVIr6FIaSilj06HTceYHJM72PjideAytNEEfGe6sLLJs&#10;IZ3uiS90esCHDpvP9cEpWF4/jx/x5er1vVns7W26uBmfvoJS52fT/R2IhFP6K8OvPqtDzU47fyAT&#10;hVXAjyTe5iA4LLJiDmLH5HkOsq7kf/v6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+O&#10;elgVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALhkcVjbAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="6CE14769" w14:textId="77777777"/>
+                    <w:p w14:paraId="6CE14769" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF656A" w:rsidP="2C5A026A" w:rsidRDefault="00FF656A" w14:paraId="207BEAB1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="0026571B" w:rsidP="2C5A026A" w:rsidRDefault="0080642B" w14:paraId="675C0976" w14:textId="484A8D0A">
+    <w:p w14:paraId="207BEAB1" w14:textId="77777777" w:rsidR="00FF656A" w:rsidRDefault="00FF656A" w:rsidP="2C5A026A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675C0976" w14:textId="484A8D0A" w:rsidR="0026571B" w:rsidRDefault="0080642B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Multidisciplinary Case Reviews for Obstetric Patients with Sepsis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0080642B" w:rsidR="0080642B" w:rsidP="2C5A026A" w:rsidRDefault="0080642B" w14:paraId="6F9280DB" w14:textId="16D49E02">
+    <w:p w14:paraId="6F9280DB" w14:textId="16D49E02" w:rsidR="0080642B" w:rsidRPr="0080642B" w:rsidRDefault="0080642B" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please identify the numerator and denominator below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00237B72" w14:paraId="774FCFA5" w14:textId="77777777">
+    <w:p w14:paraId="774FCFA5" w14:textId="77777777" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="00660865" w:rsidRDefault="00237B72" w14:paraId="18AF1AEB" w14:textId="1332B03E">
+    <w:p w14:paraId="18AF1AEB" w14:textId="1332B03E" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="00660865">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numerator = Among the denominator, those that had a structured multidisciplinary case review documented</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="2CF20D28" w14:textId="1AA000BC">
+    <w:p w14:paraId="2CF20D28" w14:textId="1AA000BC" w:rsidR="00237B72" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EB2D7C4" wp14:editId="0748E758">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>92710</wp:posOffset>
                 </wp:positionV>
@@ -4585,148 +4577,148 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="50DDE61C" w14:textId="77777777"/>
+                          <w:p w14:paraId="50DDE61C" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1032" style="position:absolute;margin-left:0;margin-top:7.3pt;width:101.25pt;height:42pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4ULiZFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4zY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx+lpGnQbS/D/CCIJnVIHh4ub8besL1Cr8FWfDrJOVNWQqPttuLfvm7e&#10;LDjzQdhGGLCq4o/K85vV61fLwZVqBh2YRiEjEOvLwVW8C8GVWeZlp3rhJ+CUJWcL2ItAJm6zBsVA&#10;6L3JZnl+mQ2AjUOQynv6e3dw8lXCb1slw+e29SowU3GqLaQT01nHM1stRblF4Totj2WIf6iiF9pS&#10;0hPUnQiC7VD/BtVrieChDRMJfQZtq6VKPVA30/xFNw+dcCr1QuR4d6LJ/z9Y+Wn/4L4gC+NbGGmA&#10;qQnv7kF+98zCuhN2q24RYeiUaCjxNFKWDc6Xx6eRal/6CFIPH6GhIYtdgAQ0tthHVqhPRug0gMcT&#10;6WoMTMaUs0WxuCo4k+QrLi7meZpKJsqn1w59eK+gZ/FScaShJnSxv/chViPKp5CYzIPRzUYbkwzc&#10;1muDbC9IAJv0pQZehBnLhopfF7PiQMBfIfL0/Qmi14GUbHRf8cUpSJSRtne2SToLQpvDnUo29shj&#10;pO5AYhjrkemm4pcxQaS1huaRiEU4CJcWjS4d4E/OBhJtxf2PnUDFmflgaTjX0/k8qjwZ8+JqRgae&#10;e+pzj7CSoCoeODtc1yFtRuTNwi0NsdWJ3+dKjiWTGBPtx8WJaj+3U9Tzeq9+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAroJAaN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;CCWkIU6FkEBwg4Lg6sbbJMJeB9tNw9+znOC4M6OZt/V6dlZMGOLgScHFIgOB1HozUKfg7fX+vAQR&#10;kyajrSdU8I0R1s3xUa0r4w/0gtMmdYJLKFZaQZ/SWEkZ2x6djgs/IrG388HpxGfopAn6wOXOyjzL&#10;Cun0QLzQ6xHvemw/N3unoFw+Th/x6fL5vS12dpXOrqeHr6DU6cl8ewMi4Zz+wvCLz+jQMNPW78lE&#10;YRXwI4nVZQGC3TzLr0BsFazKAmRTy//4zQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;OFC4mRUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAroJAaN0AAAAGAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" w14:anchorId="4EB2D7C4">
+              <v:shape w14:anchorId="4EB2D7C4" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:7.3pt;width:101.25pt;height:42pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4ULiZFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4zY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx+lpGnQbS/D/CCIJnVIHh4ub8besL1Cr8FWfDrJOVNWQqPttuLfvm7e&#10;LDjzQdhGGLCq4o/K85vV61fLwZVqBh2YRiEjEOvLwVW8C8GVWeZlp3rhJ+CUJWcL2ItAJm6zBsVA&#10;6L3JZnl+mQ2AjUOQynv6e3dw8lXCb1slw+e29SowU3GqLaQT01nHM1stRblF4Totj2WIf6iiF9pS&#10;0hPUnQiC7VD/BtVrieChDRMJfQZtq6VKPVA30/xFNw+dcCr1QuR4d6LJ/z9Y+Wn/4L4gC+NbGGmA&#10;qQnv7kF+98zCuhN2q24RYeiUaCjxNFKWDc6Xx6eRal/6CFIPH6GhIYtdgAQ0tthHVqhPRug0gMcT&#10;6WoMTMaUs0WxuCo4k+QrLi7meZpKJsqn1w59eK+gZ/FScaShJnSxv/chViPKp5CYzIPRzUYbkwzc&#10;1muDbC9IAJv0pQZehBnLhopfF7PiQMBfIfL0/Qmi14GUbHRf8cUpSJSRtne2SToLQpvDnUo29shj&#10;pO5AYhjrkemm4pcxQaS1huaRiEU4CJcWjS4d4E/OBhJtxf2PnUDFmflgaTjX0/k8qjwZ8+JqRgae&#10;e+pzj7CSoCoeODtc1yFtRuTNwi0NsdWJ3+dKjiWTGBPtx8WJaj+3U9Tzeq9+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAroJAaN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;CCWkIU6FkEBwg4Lg6sbbJMJeB9tNw9+znOC4M6OZt/V6dlZMGOLgScHFIgOB1HozUKfg7fX+vAQR&#10;kyajrSdU8I0R1s3xUa0r4w/0gtMmdYJLKFZaQZ/SWEkZ2x6djgs/IrG388HpxGfopAn6wOXOyjzL&#10;Cun0QLzQ6xHvemw/N3unoFw+Th/x6fL5vS12dpXOrqeHr6DU6cl8ewMi4Zz+wvCLz+jQMNPW78lE&#10;YRXwI4nVZQGC3TzLr0BsFazKAmRTy//4zQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;OFC4mRUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAroJAaN0AAAAGAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="50DDE61C" w14:textId="77777777"/>
+                    <w:p w14:paraId="50DDE61C" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00237B72" w14:paraId="09738E7A" w14:textId="77777777">
+    <w:p w14:paraId="09738E7A" w14:textId="77777777" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="630A8177" w14:textId="77777777">
+    <w:p w14:paraId="630A8177" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00660865" w:rsidP="2C5A026A" w:rsidRDefault="00660865" w14:paraId="4A7414A1" w14:textId="77777777">
+    <w:p w14:paraId="4A7414A1" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="00237B72" w14:paraId="3CB20B9C" w14:textId="52AC1880">
+    <w:p w14:paraId="3CB20B9C" w14:textId="52AC1880" w:rsidR="00237B72" w:rsidRDefault="00237B72" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Denominator = All diagnosed instances of obstetric patients with sepsis during the reporting </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="7549A7BD">
+      <w:r w:rsidR="7549A7BD" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>period, including</w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> those that occurred prenatally, during the birth admission, and postpartum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A1392" w:rsidR="00237B72" w:rsidP="2C5A026A" w:rsidRDefault="005A7E19" w14:paraId="646CD013" w14:textId="1D0BBA47">
+    <w:p w14:paraId="646CD013" w14:textId="1D0BBA47" w:rsidR="00237B72" w:rsidRPr="001A1392" w:rsidRDefault="005A7E19" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002759BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F14ECDD" wp14:editId="65F5F46E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>189865</wp:posOffset>
                 </wp:positionV>
@@ -4743,521 +4735,521 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1285875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="2FC3344B" w14:textId="77777777"/>
+                          <w:p w14:paraId="2FC3344B" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1033" style="position:absolute;margin-left:0;margin-top:14.95pt;width:101.25pt;height:42pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDq59ZvFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4yU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry8lp2nQbS/D/CCIJnVIHh6uboZOk4N0XoGp6HSSUyINB6HMrqLfv23f&#10;LCnxgRnBNBhZ0aP09Gb9+tWqt6WcQQtaSEcQxPiytxVtQ7Bllnneyo75CVhp0NmA61hA0+0y4ViP&#10;6J3OZnn+NuvBCeuAS+/x793opOuE3zSShy9N42UguqJYW0inS2cdz2y9YuXOMdsqfiqD/UMVHVMG&#10;k56h7lhgZO/Ub1Cd4g48NGHCocugaRSXqQfsZpq/6OahZVamXpAcb880+f8Hyz8fHuxXR8LwDgYc&#10;YGrC23vgPzwxsGmZ2clb56BvJROYeBopy3rry9PTSLUvfQSp+08gcMhsHyABDY3rIivYJ0F0HMDx&#10;TLocAuEx5WxZLBcFJRx9xdXVPE9TyVj59No6Hz5I6Ei8VNThUBM6O9z7EKth5VNITOZBK7FVWifD&#10;7eqNduTAUADb9KUGXoRpQ/qKXhezYiTgrxB5+v4E0amAStaqq+jyHMTKSNt7I5LOAlN6vGPJ2px4&#10;jNSNJIahHogSFV3EBJHWGsQRiXUwChcXDS8tuF+U9Cjaivqfe+YkJfqjweFcT+fzqPJkzIvFDA13&#10;6akvPcxwhKpooGS8bkLajMibgVscYqMSv8+VnEpGMSbaT4sT1X5pp6jn9V4/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAoP+thd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;mkJpQpwKIYHoDQqCqxtvkwh7HWw3DX/PcoLjaEYzb6r15KwYMcTek4L5LAOB1HjTU6vg7fXhcgUi&#10;Jk1GW0+o4BsjrOvTk0qXxh/pBcdtagWXUCy1gi6loZQyNh06HWd+QGJv74PTiWVopQn6yOXOyjzL&#10;ltLpnnih0wPed9h8bg9OwerqafyIm8Xze7Pc2yJd3IyPX0Gp87Pp7hZEwin9heEXn9GhZqadP5CJ&#10;wirgI0lBXhQg2M2z/BrEjmPzRQGyruR//voHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6ufWbxUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoP+thd0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" w14:anchorId="0F14ECDD">
+              <v:shape w14:anchorId="0F14ECDD" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.95pt;width:101.25pt;height:42pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDq59ZvFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4yU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry8lp2nQbS/D/CCIJnVIHh6uboZOk4N0XoGp6HSSUyINB6HMrqLfv23f&#10;LCnxgRnBNBhZ0aP09Gb9+tWqt6WcQQtaSEcQxPiytxVtQ7Bllnneyo75CVhp0NmA61hA0+0y4ViP&#10;6J3OZnn+NuvBCeuAS+/x793opOuE3zSShy9N42UguqJYW0inS2cdz2y9YuXOMdsqfiqD/UMVHVMG&#10;k56h7lhgZO/Ub1Cd4g48NGHCocugaRSXqQfsZpq/6OahZVamXpAcb880+f8Hyz8fHuxXR8LwDgYc&#10;YGrC23vgPzwxsGmZ2clb56BvJROYeBopy3rry9PTSLUvfQSp+08gcMhsHyABDY3rIivYJ0F0HMDx&#10;TLocAuEx5WxZLBcFJRx9xdXVPE9TyVj59No6Hz5I6Ei8VNThUBM6O9z7EKth5VNITOZBK7FVWifD&#10;7eqNduTAUADb9KUGXoRpQ/qKXhezYiTgrxB5+v4E0amAStaqq+jyHMTKSNt7I5LOAlN6vGPJ2px4&#10;jNSNJIahHogSFV3EBJHWGsQRiXUwChcXDS8tuF+U9Cjaivqfe+YkJfqjweFcT+fzqPJkzIvFDA13&#10;6akvPcxwhKpooGS8bkLajMibgVscYqMSv8+VnEpGMSbaT4sT1X5pp6jn9V4/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAoP+thd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;mkJpQpwKIYHoDQqCqxtvkwh7HWw3DX/PcoLjaEYzb6r15KwYMcTek4L5LAOB1HjTU6vg7fXhcgUi&#10;Jk1GW0+o4BsjrOvTk0qXxh/pBcdtagWXUCy1gi6loZQyNh06HWd+QGJv74PTiWVopQn6yOXOyjzL&#10;ltLpnnih0wPed9h8bg9OwerqafyIm8Xze7Pc2yJd3IyPX0Gp87Pp7hZEwin9heEXn9GhZqadP5CJ&#10;wirgI0lBXhQg2M2z/BrEjmPzRQGyruR//voHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6ufWbxUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoP+thd0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00660865" w:rsidP="00660865" w:rsidRDefault="00660865" w14:paraId="2FC3344B" w14:textId="77777777"/>
+                    <w:p w14:paraId="2FC3344B" w14:textId="77777777" w:rsidR="00660865" w:rsidRDefault="00660865" w:rsidP="00660865"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1392" w:rsidP="2C5A026A" w:rsidRDefault="001A1392" w14:paraId="486AE2A0" w14:textId="1F806E14">
+    <w:p w14:paraId="486AE2A0" w14:textId="1F806E14" w:rsidR="001A1392" w:rsidRDefault="001A1392" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A1392" w:rsidP="2C5A026A" w:rsidRDefault="001A1392" w14:paraId="528FE40E" w14:textId="752CD60F">
+    <w:p w14:paraId="528FE40E" w14:textId="752CD60F" w:rsidR="001A1392" w:rsidRDefault="001A1392" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B51C3" w:rsidR="001A1392" w:rsidP="008D1E2D" w:rsidRDefault="009B51C3" w14:paraId="541CE9A5" w14:textId="1734EAB5">
+    <w:p w14:paraId="541CE9A5" w14:textId="1734EAB5" w:rsidR="001A1392" w:rsidRPr="009B51C3" w:rsidRDefault="009B51C3" w:rsidP="008D1E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Optional - </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B51C3" w:rsidR="001A1392">
+      <w:r w:rsidR="001A1392" w:rsidRPr="009B51C3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B51C3" w:rsidR="008D1E2D">
+      <w:r w:rsidR="008D1E2D" w:rsidRPr="009B51C3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>- QI Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B51C3" w:rsidR="00214B24">
+      <w:r w:rsidR="00214B24" w:rsidRPr="009B51C3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="1090C02B" w14:textId="77777777">
+    <w:p w14:paraId="1090C02B" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="009B51C3" w14:paraId="479F6BFB" w14:textId="515D42E3">
+    <w:p w14:paraId="479F6BFB" w14:textId="515D42E3" w:rsidR="006869D8" w:rsidRDefault="009B51C3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This optional section of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C5A026A" w:rsidR="291C91D5">
+      <w:r w:rsidR="291C91D5" w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submission </w:t>
       </w:r>
       <w:r w:rsidRPr="2C5A026A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is the QI report. You may choose to share any additional information about your sustainment work in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00214B24" w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="669C50C1" w14:textId="77777777">
+    <w:p w14:paraId="669C50C1" w14:textId="77777777" w:rsidR="00214B24" w:rsidRPr="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00214B24" w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="73CD394B" w14:textId="77777777">
+    <w:p w14:paraId="73CD394B" w14:textId="77777777" w:rsidR="00214B24" w:rsidRPr="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="02DD6FC5" w14:textId="77777777">
+    <w:p w14:paraId="02DD6FC5" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006869D8" w:rsidR="0015635A" w:rsidP="2C5A026A" w:rsidRDefault="009B51C3" w14:paraId="0BEF03F7" w14:textId="5201AEBE">
+    <w:p w14:paraId="0BEF03F7" w14:textId="5201AEBE" w:rsidR="0015635A" w:rsidRPr="006869D8" w:rsidRDefault="009B51C3" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="00B97A17">
+      <w:r w:rsidR="00B97A17" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the specific activities your team is implementing</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="1612C5E0">
+      <w:r w:rsidR="1612C5E0" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="2531B79A" w14:textId="77777777">
+    <w:p w14:paraId="2531B79A" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="6A34503A" w14:textId="77777777">
+    <w:p w14:paraId="6A34503A" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="56FBE591" w14:textId="77777777">
+    <w:p w14:paraId="56FBE591" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="391E1801" w14:textId="77777777">
+    <w:p w14:paraId="391E1801" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="009251D0" w14:textId="77777777">
+    <w:p w14:paraId="009251D0" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="6400963A" w14:textId="77777777">
+    <w:p w14:paraId="6400963A" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006869D8" w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="05B925EB" w14:textId="77777777">
+    <w:p w14:paraId="05B925EB" w14:textId="77777777" w:rsidR="006869D8" w:rsidRPr="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006869D8" w:rsidR="00B97A17" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="1253E49C" w14:textId="26096262">
+    <w:p w14:paraId="1253E49C" w14:textId="26096262" w:rsidR="00B97A17" w:rsidRPr="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Results: </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="530AE340">
+      <w:r w:rsidR="530AE340" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rovide quantitative and/or qualitative outcomes to date</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="47C05370">
+      <w:r w:rsidR="47C05370" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="04C22FA3" w14:textId="77777777">
+    <w:p w14:paraId="04C22FA3" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="64398BE5" w14:textId="77777777">
+    <w:p w14:paraId="64398BE5" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="5BF15125" w14:textId="77777777">
+    <w:p w14:paraId="5BF15125" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="52635460" w14:textId="77777777">
+    <w:p w14:paraId="52635460" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="325762BD" w14:textId="77777777">
+    <w:p w14:paraId="325762BD" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00214B24" w:rsidP="2C5A026A" w:rsidRDefault="00214B24" w14:paraId="751259ED" w14:textId="77777777">
+    <w:p w14:paraId="751259ED" w14:textId="77777777" w:rsidR="00214B24" w:rsidRDefault="00214B24" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="618196FC" w14:textId="77777777">
+    <w:p w14:paraId="618196FC" w14:textId="77777777" w:rsidR="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006869D8" w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="26EA1860" w14:textId="77777777">
+    <w:p w14:paraId="26EA1860" w14:textId="77777777" w:rsidR="006869D8" w:rsidRPr="006869D8" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015635A" w:rsidR="006869D8" w:rsidP="2C5A026A" w:rsidRDefault="006869D8" w14:paraId="26DF4691" w14:textId="17897CF3">
+    <w:p w14:paraId="26DF4691" w14:textId="17897CF3" w:rsidR="006869D8" w:rsidRPr="0015635A" w:rsidRDefault="006869D8" w:rsidP="2C5A026A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>On this topic, our team would most like to learn from our peers (based on your team’s challenges and successes)</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C23812A" w:rsidR="03F659B7">
+      <w:r w:rsidR="03F659B7" w:rsidRPr="6C23812A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0015635A" w:rsidR="006869D8">
+    <w:sectPr w:rsidR="006869D8" w:rsidRPr="0015635A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009912FE" w:rsidP="005815BC" w:rsidRDefault="009912FE" w14:paraId="2C38EE8A" w14:textId="77777777">
+    <w:p w14:paraId="6BA25D4D" w14:textId="77777777" w:rsidR="00695BD7" w:rsidRDefault="00695BD7" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009912FE" w:rsidP="005815BC" w:rsidRDefault="009912FE" w14:paraId="3EF357BF" w14:textId="77777777">
+    <w:p w14:paraId="5B335BF4" w14:textId="77777777" w:rsidR="00695BD7" w:rsidRDefault="00695BD7" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5299,51 +5291,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1316251883"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00214B24" w:rsidRDefault="00214B24" w14:paraId="2974FADE" w14:textId="1294D9C8">
+          <w:p w14:paraId="2974FADE" w14:textId="1294D9C8" w:rsidR="00214B24" w:rsidRDefault="00214B24">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5399,86 +5391,86 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="005815BC" w:rsidRDefault="005815BC" w14:paraId="021E7350" w14:textId="77777777">
+  <w:p w14:paraId="021E7350" w14:textId="77777777" w:rsidR="005815BC" w:rsidRDefault="005815BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009912FE" w:rsidP="005815BC" w:rsidRDefault="009912FE" w14:paraId="602D67EB" w14:textId="77777777">
+    <w:p w14:paraId="1DABCC24" w14:textId="77777777" w:rsidR="00695BD7" w:rsidRDefault="00695BD7" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009912FE" w:rsidP="005815BC" w:rsidRDefault="009912FE" w14:paraId="0015518B" w14:textId="77777777">
+    <w:p w14:paraId="757C207D" w14:textId="77777777" w:rsidR="00695BD7" w:rsidRDefault="00695BD7" w:rsidP="005815BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="001F033B" w:rsidR="005815BC" w:rsidRDefault="00614C12" w14:paraId="795ED67E" w14:textId="6ABA3044">
+  <w:p w14:paraId="795ED67E" w14:textId="6ABA3044" w:rsidR="005815BC" w:rsidRPr="001F033B" w:rsidRDefault="00614C12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>6/</w:t>
     </w:r>
     <w:r w:rsidR="00EA657F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
@@ -5509,291 +5501,291 @@
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_h58kIolo" int2:invalidationBookmarkName="" int2:hashCode="DkNyfhPbdQNUf+" int2:id="qeAdgAAw">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013631CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAA87724"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27760E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD6EBE6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48151BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEC694BA"/>
     <w:lvl w:ilvl="0" w:tplc="254E7544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -5829,147 +5821,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F944F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82986D44"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6346B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A682D02"/>
     <w:lvl w:ilvl="0" w:tplc="9DAC78A6">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6041,197 +6033,200 @@
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361831372">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="577404077">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="81420197">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="93015899">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="242108182">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35481"/>
     <w:rsid w:val="00062051"/>
     <w:rsid w:val="00071C60"/>
     <w:rsid w:val="000C166A"/>
     <w:rsid w:val="0010426A"/>
     <w:rsid w:val="00130C1A"/>
     <w:rsid w:val="0015635A"/>
     <w:rsid w:val="00162246"/>
     <w:rsid w:val="001A1392"/>
     <w:rsid w:val="001C16C2"/>
     <w:rsid w:val="001E0F44"/>
     <w:rsid w:val="001F033B"/>
     <w:rsid w:val="00214B24"/>
     <w:rsid w:val="00226CBF"/>
     <w:rsid w:val="00237B72"/>
     <w:rsid w:val="00237DF0"/>
     <w:rsid w:val="00254A60"/>
     <w:rsid w:val="0026571B"/>
+    <w:rsid w:val="002C33E9"/>
     <w:rsid w:val="003461F4"/>
     <w:rsid w:val="00362E75"/>
     <w:rsid w:val="00380CCB"/>
     <w:rsid w:val="003B615E"/>
     <w:rsid w:val="003D6004"/>
     <w:rsid w:val="00442050"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="0050349E"/>
     <w:rsid w:val="00524F19"/>
     <w:rsid w:val="00550A7D"/>
     <w:rsid w:val="00564258"/>
     <w:rsid w:val="005815BC"/>
     <w:rsid w:val="00592F84"/>
     <w:rsid w:val="005A7E19"/>
     <w:rsid w:val="005B4926"/>
     <w:rsid w:val="005C2E5A"/>
     <w:rsid w:val="005D0C15"/>
     <w:rsid w:val="0060131A"/>
     <w:rsid w:val="00614C12"/>
     <w:rsid w:val="00624F5C"/>
     <w:rsid w:val="006355D7"/>
     <w:rsid w:val="00660865"/>
     <w:rsid w:val="006869D8"/>
+    <w:rsid w:val="00695BD7"/>
     <w:rsid w:val="006D735C"/>
     <w:rsid w:val="00733D96"/>
     <w:rsid w:val="00745E84"/>
     <w:rsid w:val="007777E8"/>
     <w:rsid w:val="007A3CC1"/>
     <w:rsid w:val="0080642B"/>
     <w:rsid w:val="00847A9F"/>
     <w:rsid w:val="00897939"/>
     <w:rsid w:val="008C0D21"/>
     <w:rsid w:val="008D1D07"/>
     <w:rsid w:val="008D1E2D"/>
     <w:rsid w:val="009004A9"/>
     <w:rsid w:val="00927FE2"/>
     <w:rsid w:val="00945EA8"/>
     <w:rsid w:val="009912FE"/>
     <w:rsid w:val="009B51C3"/>
     <w:rsid w:val="009D6E0C"/>
     <w:rsid w:val="009D711B"/>
     <w:rsid w:val="009D7D84"/>
     <w:rsid w:val="00A2524D"/>
     <w:rsid w:val="00A438B3"/>
     <w:rsid w:val="00A71FB2"/>
     <w:rsid w:val="00AA2D84"/>
     <w:rsid w:val="00AA58AA"/>
     <w:rsid w:val="00AD4A91"/>
     <w:rsid w:val="00AD600E"/>
     <w:rsid w:val="00B61315"/>
     <w:rsid w:val="00B94AAE"/>
     <w:rsid w:val="00B97A17"/>
     <w:rsid w:val="00BA1AD9"/>
     <w:rsid w:val="00BC7D43"/>
     <w:rsid w:val="00BE1D1C"/>
     <w:rsid w:val="00C071A8"/>
     <w:rsid w:val="00C35481"/>
     <w:rsid w:val="00C7291F"/>
     <w:rsid w:val="00D00CE5"/>
     <w:rsid w:val="00D178CC"/>
     <w:rsid w:val="00D5409F"/>
     <w:rsid w:val="00DB37C8"/>
     <w:rsid w:val="00DF0D3A"/>
     <w:rsid w:val="00EA657F"/>
     <w:rsid w:val="00F11E04"/>
     <w:rsid w:val="00F201DA"/>
     <w:rsid w:val="00F25E3E"/>
     <w:rsid w:val="00F66DE0"/>
     <w:rsid w:val="00F80C59"/>
     <w:rsid w:val="00F87F31"/>
+    <w:rsid w:val="00F969E5"/>
     <w:rsid w:val="00FF656A"/>
     <w:rsid w:val="02F09C02"/>
     <w:rsid w:val="03F659B7"/>
     <w:rsid w:val="03FA6DAE"/>
     <w:rsid w:val="078D2090"/>
     <w:rsid w:val="09F31BBD"/>
     <w:rsid w:val="0FE1D041"/>
     <w:rsid w:val="11FB3CCA"/>
     <w:rsid w:val="12C6B64E"/>
     <w:rsid w:val="12E20ACA"/>
     <w:rsid w:val="1612C5E0"/>
     <w:rsid w:val="16726DCA"/>
     <w:rsid w:val="1A44A1AC"/>
     <w:rsid w:val="1BD971FD"/>
     <w:rsid w:val="280A9F6F"/>
     <w:rsid w:val="291C91D5"/>
     <w:rsid w:val="2953DE82"/>
     <w:rsid w:val="2B6930C2"/>
     <w:rsid w:val="2BAE8E87"/>
     <w:rsid w:val="2C5A026A"/>
     <w:rsid w:val="2C6146C4"/>
     <w:rsid w:val="2CC33D72"/>
     <w:rsid w:val="2D3FC53D"/>
     <w:rsid w:val="2D6C8E23"/>
     <w:rsid w:val="301866B4"/>
     <w:rsid w:val="30FA49A6"/>
     <w:rsid w:val="3655CCC4"/>
     <w:rsid w:val="375F8B18"/>
     <w:rsid w:val="3850A121"/>
     <w:rsid w:val="391C8308"/>
     <w:rsid w:val="40BC067B"/>
     <w:rsid w:val="4533787B"/>
     <w:rsid w:val="45FF600E"/>
     <w:rsid w:val="4791A232"/>
     <w:rsid w:val="47C05370"/>
     <w:rsid w:val="47CEDC8F"/>
     <w:rsid w:val="488D7BFC"/>
     <w:rsid w:val="48A70236"/>
     <w:rsid w:val="48F00AE3"/>
+    <w:rsid w:val="4B2B0D1E"/>
     <w:rsid w:val="4B4F4908"/>
     <w:rsid w:val="4C03A32E"/>
     <w:rsid w:val="505466C8"/>
     <w:rsid w:val="5089E26B"/>
     <w:rsid w:val="530AE340"/>
     <w:rsid w:val="53E83B66"/>
     <w:rsid w:val="5525DD09"/>
     <w:rsid w:val="56EC8358"/>
     <w:rsid w:val="57461B3A"/>
     <w:rsid w:val="5909638B"/>
     <w:rsid w:val="5C030F66"/>
     <w:rsid w:val="5CD4989F"/>
     <w:rsid w:val="5E1AC7A0"/>
     <w:rsid w:val="631090EE"/>
     <w:rsid w:val="63D0F25F"/>
     <w:rsid w:val="64C03865"/>
     <w:rsid w:val="66FF232D"/>
     <w:rsid w:val="6790B95B"/>
     <w:rsid w:val="6AAD7530"/>
     <w:rsid w:val="6C23812A"/>
     <w:rsid w:val="72702284"/>
     <w:rsid w:val="7549A7BD"/>
     <w:rsid w:val="75639E26"/>
     <w:rsid w:val="7B402CD0"/>
     <w:rsid w:val="7D893C5B"/>
@@ -6250,131 +6245,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="176841CF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E6A3102C-70F1-4597-914F-60F97124A836}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6530,52 +6525,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6642,101 +6637,101 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -6853,445 +6848,446 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C35481"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005815BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005815BC"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005815BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005815BC"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0026571B"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -7554,81 +7550,82 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010054BD87D6A927034491B12B1B4D04EDCD" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="92cc67b91997dccb00689727a407cfcf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7cb51641-2525-408c-b10b-11328d75a07d" xmlns:ns3="bb9fde28-95f3-4008-896e-e23770ead787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fb2cf4208b5b279c7b2f17d4cc9c6332" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010054BD87D6A927034491B12B1B4D04EDCD" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95b4ceee18f2e508194caf04c2bb157e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7cb51641-2525-408c-b10b-11328d75a07d" xmlns:ns3="bb9fde28-95f3-4008-896e-e23770ead787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db927c07325401d560fd9dc216aaac75" ns2:_="" ns3:_="">
     <xsd:import namespace="7cb51641-2525-408c-b10b-11328d75a07d"/>
     <xsd:import namespace="bb9fde28-95f3-4008-896e-e23770ead787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7cb51641-2525-408c-b10b-11328d75a07d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7652,50 +7649,55 @@
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:displayName="Image Tags_0" ma:hidden="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bb9fde28-95f3-4008-896e-e23770ead787" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e1bf8ee-acb9-4e5b-a0a8-f13702622c2e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bb9fde28-95f3-4008-896e-e23770ead787">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -7770,106 +7772,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bb9fde28-95f3-4008-896e-e23770ead787" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7cb51641-2525-408c-b10b-11328d75a07d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34373B08-D92A-48EC-8913-744A6DE54433}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DED3A1-8B8B-4DE8-8B28-7A9A069B6D19}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="7cb51641-2525-408c-b10b-11328d75a07d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66D62D96-B680-4122-9637-59E4D6CFD64F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6A94999-DD96-4215-923D-8D078BEBD0E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7cb51641-2525-408c-b10b-11328d75a07d"/>
     <ds:schemaRef ds:uri="bb9fde28-95f3-4008-896e-e23770ead787"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DED3A1-8B8B-4DE8-8B28-7A9A069B6D19}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34373B08-D92A-48EC-8913-744A6DE54433}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bb9fde28-95f3-4008-896e-e23770ead787"/>
+    <ds:schemaRef ds:uri="7cb51641-2525-408c-b10b-11328d75a07d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1133</Words>
+  <Characters>6461</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7579</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lisa Boyd</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Hadar Re'em</lastModifiedBy>
-  <revision>17</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010054BD87D6A927034491B12B1B4D04EDCD</vt:lpwstr>
   </property>
 </Properties>
 </file>